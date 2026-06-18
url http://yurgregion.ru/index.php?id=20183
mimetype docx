--- v0 (2026-02-03)
+++ v1 (2026-06-18)
@@ -940,81 +940,141 @@
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2590A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>«Об образовании в Российской Федерации», Федеральным законом от 06.10.2003 № 131-ФЗ «Об общих принципах организации местного самоуправления в Российской Федерации», Постановлением Коллегии Администрации Кемеровской области от 01.02.2016 № 33 «Об установлении максимального размера родительской платы за присмотр и уход за детьми в государственных и муниципальных образовательных организациях для каждого муниципального образования в зависимости от условий присмотра и ухода за детьми»,</w:t>
       </w:r>
       <w:r w:rsidR="00DA6D5D" w:rsidRPr="00E2590A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Постановлением Губернатора Кемеровской области-Кузбасс от 10.10.2022 № 92-пг «О дополнительных мерах социальной поддержки семей граждан, призванных на военную службу по мобилизации», </w:t>
       </w:r>
       <w:r w:rsidRPr="00E2590A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Уставом Юргинского муниципального округа:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Уставом </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3C20">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">муниципального образования </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC7C97">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Юргинский</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC7C97">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный округ</w:t>
+      </w:r>
+      <w:r w:rsidR="008E3C20">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кемеровской области-Кузбасса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2590A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00116DDC" w:rsidRPr="00E2590A" w:rsidRDefault="00082361" w:rsidP="00E2590A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00116DDC" w:rsidRPr="00E2590A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>. Внести изменения и дополнения в постановлениеадминистрации Юргинского муниципальн</w:t>
+        <w:t>. Внести изменения и дополнения в постановление</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6E9A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00116DDC" w:rsidRPr="00E2590A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>администрации Юргинского муниципальн</w:t>
       </w:r>
       <w:r w:rsidR="00441E0F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ого округа от 16.08.2024 №</w:t>
       </w:r>
       <w:r w:rsidR="00DA6D5D" w:rsidRPr="00E2590A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>92</w:t>
       </w:r>
       <w:r w:rsidR="00116DDC" w:rsidRPr="00E2590A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>-МНА «Об утверждении положения о порядке взимания, распределения и установления родительской платы за присмотр и уход за детьми в образовательных организациях Юргинского муниципального округа, реализующих основную образовательную программу дошкольного образования», согласно Приложению.</w:t>
       </w:r>
@@ -1048,75 +1108,67 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B23077">
         <w:rPr>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>И</w:t>
       </w:r>
       <w:r w:rsidR="00116DDC" w:rsidRPr="00E2590A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Настоящее по</w:t>
       </w:r>
       <w:r w:rsidR="0075075B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>становление действует в течении</w:t>
-[...15 lines deleted...]
-        <w:t>срока действ</w:t>
+        <w:t>ста</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6E9A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>новление действует на период</w:t>
       </w:r>
       <w:r w:rsidR="00DA6D5D" w:rsidRPr="00E2590A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>ия основног</w:t>
+        <w:t xml:space="preserve"> основног</w:t>
       </w:r>
       <w:r w:rsidR="00441E0F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>о постановления от 16.08.2024 №</w:t>
       </w:r>
       <w:r w:rsidR="00DA6D5D" w:rsidRPr="00E2590A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>92</w:t>
       </w:r>
       <w:r w:rsidR="00116DDC" w:rsidRPr="00E2590A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>-МНА «Об утверждении Положения о порядке взимания, распределения и установления родительской платы за присмотр и уход за детьми в образовательных организациях Юргинского муниципального округа, реализующих основную образовательную программу дошкольного образования».</w:t>
       </w:r>
@@ -2345,52 +2397,50 @@
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CE48E4" w:rsidRPr="00C94DDE" w:rsidRDefault="00614098" w:rsidP="00CE48E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6103"/>
           <w:tab w:val="center" w:pos="7229"/>
         </w:tabs>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00CE48E4" w:rsidRPr="00C94DDE">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Приложение</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CE48E4" w:rsidRPr="00C94DDE" w:rsidRDefault="00CE48E4" w:rsidP="00CE48E4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6103"/>
         </w:tabs>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -3425,107 +3475,110 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004863D2"/>
     <w:rsid w:val="000022C3"/>
     <w:rsid w:val="000246E7"/>
     <w:rsid w:val="00056871"/>
     <w:rsid w:val="00082361"/>
     <w:rsid w:val="000A1CE3"/>
     <w:rsid w:val="000B71D6"/>
     <w:rsid w:val="00116C81"/>
     <w:rsid w:val="00116DDC"/>
     <w:rsid w:val="001619AC"/>
     <w:rsid w:val="001D1462"/>
     <w:rsid w:val="001E1318"/>
     <w:rsid w:val="00224519"/>
     <w:rsid w:val="00265C55"/>
     <w:rsid w:val="002A2C89"/>
     <w:rsid w:val="002B0CA6"/>
     <w:rsid w:val="002C0761"/>
     <w:rsid w:val="002C1AC1"/>
+    <w:rsid w:val="003E6E9A"/>
     <w:rsid w:val="003F03BB"/>
     <w:rsid w:val="00411F54"/>
     <w:rsid w:val="00441E0F"/>
     <w:rsid w:val="0045692F"/>
     <w:rsid w:val="0046032C"/>
     <w:rsid w:val="00482E7B"/>
     <w:rsid w:val="004863D2"/>
     <w:rsid w:val="004C6E3E"/>
     <w:rsid w:val="005646C9"/>
     <w:rsid w:val="005B643C"/>
     <w:rsid w:val="005D027E"/>
     <w:rsid w:val="00614098"/>
     <w:rsid w:val="006F5A11"/>
     <w:rsid w:val="006F6A87"/>
     <w:rsid w:val="0072593E"/>
     <w:rsid w:val="0075075B"/>
     <w:rsid w:val="007507F3"/>
     <w:rsid w:val="008266BD"/>
     <w:rsid w:val="008630F9"/>
     <w:rsid w:val="00865492"/>
     <w:rsid w:val="00866F81"/>
     <w:rsid w:val="00894985"/>
+    <w:rsid w:val="008E3C20"/>
     <w:rsid w:val="00910902"/>
     <w:rsid w:val="009C718B"/>
     <w:rsid w:val="00A139A1"/>
     <w:rsid w:val="00AA58F1"/>
     <w:rsid w:val="00AC0232"/>
     <w:rsid w:val="00B23077"/>
     <w:rsid w:val="00C63AD4"/>
     <w:rsid w:val="00CB43CC"/>
     <w:rsid w:val="00CB5FC4"/>
+    <w:rsid w:val="00CC7C97"/>
     <w:rsid w:val="00CE48E4"/>
     <w:rsid w:val="00CE5C3E"/>
     <w:rsid w:val="00D30D51"/>
     <w:rsid w:val="00D60A2E"/>
     <w:rsid w:val="00DA6D5D"/>
     <w:rsid w:val="00E1605F"/>
     <w:rsid w:val="00E2590A"/>
     <w:rsid w:val="00E57C4C"/>
     <w:rsid w:val="00E63571"/>
     <w:rsid w:val="00E73F39"/>
     <w:rsid w:val="00F2245B"/>
     <w:rsid w:val="00F6295B"/>
     <w:rsid w:val="00F70778"/>
     <w:rsid w:val="00F90284"/>
     <w:rsid w:val="00FD0BEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -4317,78 +4370,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CF89AC1-8AC8-4E68-B153-751E619E09F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46921E1E-670C-4E07-94C1-BDA122599932}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1069</Words>
-  <Characters>6095</Characters>
+  <Words>1075</Words>
+  <Characters>6128</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>sborka</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7150</CharactersWithSpaces>
+  <CharactersWithSpaces>7189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>