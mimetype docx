--- v0 (2026-02-03)
+++ v1 (2026-06-18)
@@ -743,57 +743,65 @@
       </w:r>
       <w:r w:rsidR="005F3F14" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципальных услуг»,</w:t>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0077554D" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Законом Кемеровской области-Кузбасса</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B1802">
+      <w:r w:rsidR="00D272AE">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> от 20.03.2025 33-ОЗ «Об общих принципах организации местного самоуправления в единой системе публичной власти», </w:t>
+        <w:t xml:space="preserve"> от 20.03.2025 33-Ф</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1802">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">З «Об общих принципах организации местного самоуправления в единой системе публичной власти», </w:t>
       </w:r>
       <w:r w:rsidR="0077554D" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Законом Кемеровской области</w:t>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> от </w:t>
       </w:r>
       <w:r w:rsidR="00030F0D" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>30</w:t>
@@ -856,58 +864,86 @@
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»,</w:t>
       </w:r>
       <w:r w:rsidR="005F3F14" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на основании Устава муниципального образования</w:t>
       </w:r>
       <w:r w:rsidR="003A6BEF" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EE3386">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Юргинск</w:t>
+      </w:r>
+      <w:r w:rsidR="00D272AE">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ий</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007C502B">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальный</w:t>
+      </w:r>
       <w:r w:rsidR="00282E0A" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Юргинский муниципальный округ</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> округ</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="005F3F14" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кемеровской области </w:t>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="005F3F14" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кузбасса</w:t>
       </w:r>
       <w:r w:rsidRPr="002B1802">
@@ -1123,50 +1159,58 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. Признать утратившим силу постановление администрации Юргинского муниципального округа от 15.06.2021 № 5</w:t>
       </w:r>
       <w:r w:rsidR="00315AFF" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-МНА </w:t>
+      </w:r>
+      <w:r w:rsidR="0022475A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00315AFF" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Об утверждении административного регламента предоставления муниципальной услуги </w:t>
       </w:r>
       <w:r w:rsidR="00C13B13" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="00315AFF" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Назначение и выплата пенсии за выслугу лет лицам, замещавшим муниципальные должности Юргинского муниципального округа и должности муниципальной службы Юргинского муниципального округа</w:t>
       </w:r>
@@ -1581,74 +1625,144 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r w:rsidR="006405DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>02.02.2026</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> № </w:t>
       </w:r>
       <w:r w:rsidRPr="00374831">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>10-МНА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C71D5" w:rsidRPr="002B1802" w:rsidRDefault="008C71D5" w:rsidP="00DD4386">
-      <w:pPr>
+    <w:p w:rsidR="00D272AE" w:rsidRDefault="00D272AE" w:rsidP="00DD4386">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D272AE" w:rsidRDefault="00D272AE" w:rsidP="00D272AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Административный регламент</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1802">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предоставления муниципальной услуги </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008C71D5" w:rsidRDefault="00D272AE" w:rsidP="00D272AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B1802">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«Назначение пенсии за выслугу лет лицам, замещавшим муниципальные должности и должности муниципальной службы Юргинского муниципального округа Кемеровской области - Кузбасса»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D272AE" w:rsidRPr="002B1802" w:rsidRDefault="00D272AE" w:rsidP="00D272AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DD4386" w:rsidRPr="002B1802" w:rsidRDefault="005F3F14" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -2160,50 +2274,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Электронные документы подписываются в соответствии с требованиями Федерального закона «Об электронной подписи».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F208A" w:rsidRPr="002B1802" w:rsidRDefault="008A3233" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>В случае направления копий документов посредством организации федеральной почтовой связи копии документов должны быть заверены в установленном законодательством порядке</w:t>
       </w:r>
       <w:r w:rsidR="005F3F14" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Справочная информация о местонахождении, графике работы,</w:t>
       </w:r>
       <w:r w:rsidR="003A6BEF" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F3F14" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>контактных телефонах уполномоченного органа, адресе электронной почты</w:t>
@@ -2248,51 +2363,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006F208A" w:rsidRPr="002B1802" w:rsidRDefault="005F3F14" w:rsidP="007418CD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2. Стандарт предоставления муниципальной услуги</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007418CD" w:rsidRPr="002B1802" w:rsidRDefault="007418CD" w:rsidP="007418CD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006F208A" w:rsidRPr="002B1802" w:rsidRDefault="005F3F14" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -3008,50 +3122,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) в сети «Интернет».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CF2E33" w:rsidRPr="002B1802" w:rsidRDefault="00E778E5" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.9</w:t>
       </w:r>
       <w:r w:rsidR="00CF2E33" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Показатели доступности и качества Услуги раз</w:t>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>мещены на официальном сайте на официальном сайте администрации Юргинского муниципального округа (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="002B1802">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
@@ -3085,51 +3200,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.10. Иные требования к предоставлению Услуги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E778E5" w:rsidRPr="002B1802" w:rsidRDefault="00E778E5" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Услуги, которые являются необходимыми и обязательными для предоставления Услуги, законодательством Российской Федерации не предусмотрены. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E778E5" w:rsidRPr="002B1802" w:rsidRDefault="000A7447" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.11. Исчерпывающий перечень документов, необходимых для предоставления муниципальной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000A7447" w:rsidRPr="002B1802" w:rsidRDefault="000A7447" w:rsidP="002D7D5D">
       <w:pPr>
@@ -3690,71 +3804,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>временное удостоверение личности гражданина Российской Федерации, выданное территориальным органом Министерства внутренних дел Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000A7447" w:rsidRPr="002B1802" w:rsidRDefault="000A7447" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Документом, подтверждающим место жительства гражданина Российской Федерации на территории Российской Федерации, является паспорт гражданина Российской Федерации, удостоверяющий личность гражданина Российской Федерации на территории Российской Федерации, с отметкой о регистрации по месту жительства.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000A7447" w:rsidRPr="002B1802" w:rsidRDefault="000A7447" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Документом, подтверждающим место пребывания на территории Российской Федерации гражданина Российской Федерации, является свидетельство о регистрации по месту пребывания на территории Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000A7447" w:rsidRPr="002B1802" w:rsidRDefault="000A7447" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Документом, подтверждающим постоянное проживание гражданина Российской Федерации за пределами территории Российской</w:t>
       </w:r>
       <w:r w:rsidR="009603E1" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4003,91 +4117,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- представления заявителем неполных   и (или) заведомо недостоверной информации;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D671AF" w:rsidRPr="002B1802" w:rsidRDefault="00D671AF" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- предоставленные документы содержат подчистки и исправления текста, не заверенные в порядке, установленном законодательством Российской Федерации;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D671AF" w:rsidRPr="002B1802" w:rsidRDefault="00D671AF" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- документы содержат повреждения, наличие которых не позволяет в полном объеме использовать информацию и сведения, содержащиеся в документах для предоставления услуги;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00915721" w:rsidRPr="002B1802" w:rsidRDefault="00D671AF" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>- предоставленные документы утратили силу на момент обращения за получением услуги (сведения документа, удостоверяющего личность; документ, удостоверяющий полномочия представителя заявителя, в случае обращения за получением услуги указанным лицом).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D671AF" w:rsidRPr="002B1802" w:rsidRDefault="00D671AF" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Оснований для отказа в предоставлении муниципальной услуги законодательством Российской Федерации не предусмотрено.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009855EE" w:rsidRPr="002B1802" w:rsidRDefault="009855EE" w:rsidP="009855EE">
       <w:pPr>
@@ -4460,50 +4574,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>текст в заявлении о назначении пенсии за выслугу лет поддается прочтению;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="009855EE" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00AD384D" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в заявлении о назначении пенсии за выслугу лет указаны фамилия, имя, отчество (последнее - при наличии) физического лица либо наименование юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="009855EE" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4544,51 +4659,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>приложены документы, необходимые для предоставления муниципальной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>При установлении фактов отсутствия необходимых документов, обязанность по предоставлению которых возложена на заявителя, при несоответствии представленных документов требованиям административного регламента - уведомляет заявителя о выявленных недостатках в представленных документах и предлагает принять меры по их устранению.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В случае если заявитель настаивает на принятии документов - принимает представленные заявителем документы.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
@@ -4785,80 +4899,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При направлении заявления о назначении пенсии за выслугу лет в электронной форме (при наличии технической возможности) заявителю необходимо заполнить на ЕПГУ, РПГУ электронную форму запроса на предоставление муниципальной услуги, прикрепить к заявлению в электронном виде документы, необходимые для предоставления муниципальной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>На ЕПГУ, РПГУ размещается образец заполнения электронной формы заявления (запроса).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Форматно-логическая проверка сформированного заявления (запроса) осуществляется автоматически после заполнения заявителем каждого из полей электронной формы запроса. При выявлении некорректно заполненного поля электронной формы запроса заявитель уведомляется о характере выявленной ошибки и порядке ее </w:t>
-[...8 lines deleted...]
-        <w:t>устранения посредством информационного сообщения непосредственно в электронной форме запроса.</w:t>
+        <w:t>Форматно-логическая проверка сформированного заявления (запроса) осуществляется автоматически после заполнения заявителем каждого из полей электронной формы запроса. При выявлении некорректно заполненного поля электронной формы запроса заявитель уведомляется о характере выявленной ошибки и порядке ее устранения посредством информационного сообщения непосредственно в электронной форме запроса.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Специалист, ответственный за прием и выдачу документов, при поступлении заявления и документов в электронном виде: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5160,91 +5266,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>административного регламента, принимается решение о направлении соответствующих межведомственных запросов.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Межведомственные запросы направляются в срок не позднее 1 дня со дня получения заявления о назначении пенсии за выслугу лет и приложенных к нему документов от заявителя.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Направление межведомственных запросов осуществляется в электронной форме посредством единой системы межведомственного электронного взаимодействия и подключенной к ней региональной системы межведомственного электронного взаимодействия.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Направление межведомственного запроса в бумажном виде допускается только в случае невозможности направления межведомственных запросов в электронной форме.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Уполномоченный специалист обязан принять необходимые меры для получения ответа на межведомственные запросы в установленные сроки.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
@@ -5513,80 +5619,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> административного регламента, уполномоченный специалист подготавливает либо проект решения о предоставлении муниципальной услуги в двух экземплярах, либо проект отказа в предоставлении муниципальной услуги с указанием причин отказа в двух экземплярах.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">В случае направления заявителем запроса и документов в электронном виде через ЕПГУ, РПГУ (при наличии технической возможности) и при этом в заявлении указано получение в электронном виде, уполномоченный специалист подготавливает либо проект решения о предоставлении муниципальной услуги в электронном виде, либо проект отказа о предоставлении муниципальной услуги с указанием причин отказа, также в электронном виде. </w:t>
+        <w:t xml:space="preserve">В случае направления заявителем запроса и документов в электронном виде через ЕПГУ, РПГУ (при наличии технической возможности) и при этом в заявлении указано </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1802">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">получение в электронном виде, уполномоченный специалист подготавливает либо проект решения о предоставлении муниципальной услуги в электронном виде, либо проект отказа о предоставлении муниципальной услуги с указанием причин отказа, также в электронном виде. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Подготовленные проекты решения о предоставлении муниципальной услуги либо отказа в предоставлении муниципальной услуги, в том числе в электронном виде, </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">передаются (направляются в электронном виде) уполномоченным специалистом руководителю уполномоченного органа. </w:t>
+        <w:t xml:space="preserve">Подготовленные проекты решения о предоставлении муниципальной услуги либо отказа в предоставлении муниципальной услуги, в том числе в электронном виде, передаются (направляются в электронном виде) уполномоченным специалистом руководителю уполномоченного органа. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Руководитель уполномоченного органа, проверяет правильность подготовленного уполномоченным специалистом проекта решения о предоставлении муниципальной услуги, либо проекта отказа о предоставлении муниципальной услуги, в том числе в электронном виде.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5782,80 +5888,72 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Результатом административной процедуры является поступление к специалисту, ответственному за прием-выдачу документов, подписанного решения о предоставлении муниципальной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Результат выполнения административной процедуры фиксируется в установленном порядке, в том числе в системе электронного документооборота (при наличии технической возможности) уполномоченного органа. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">В случае поступления заявления и документов посредством ЕПГУ, РПГУ (при наличии технической возможности), формирует и направляет заявителю электронное уведомление через ЕПГУ, РПГУ о готовности результата предоставления муниципальной </w:t>
-[...8 lines deleted...]
-        <w:t>услуги и необходимости обратиться в уполномоченный орган с оригиналами документов, в случае отсутствия технической возможности автоматического уведомления заявителя через ЕПГУ, РПГУ.</w:t>
+        <w:t>В случае поступления заявления и документов посредством ЕПГУ, РПГУ (при наличии технической возможности), формирует и направляет заявителю электронное уведомление через ЕПГУ, РПГУ о готовности результата предоставления муниципальной услуги и необходимости обратиться в уполномоченный орган с оригиналами документов, в случае отсутствия технической возможности автоматического уведомления заявителя через ЕПГУ, РПГУ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.1.4.</w:t>
       </w:r>
       <w:r w:rsidR="00266E79" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6215,100 +6313,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8) отказывает в предоставлении муниципальной услуги в случаях:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- за выдачей документов обратилось лицо, не являющееся заявителем (его представителем);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- обратившееся лицо отказалось предъявить документ, удостоверяющий его личность;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- оригиналы документов не совпадают с электронными образами документов при направлении запроса и документов на предоставление услуги через ЕПГУ, РПГУ (при </w:t>
-[...8 lines deleted...]
-        <w:t>наличии технической возможности) и при указании в запросе о получении результата на бумажном носителе.</w:t>
+        <w:t>- оригиналы документов не совпадают с электронными образами документов при направлении запроса и документов на предоставление услуги через ЕПГУ, РПГУ (при наличии технической возможности) и при указании в запросе о получении результата на бумажном носителе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Если заявитель, не согласившись с решением о предоставлении муниципальной услуги либо об отказе в предоставлении муниципальной услуги, отказался проставить свою подпись в получении документов, решение о предоставлении муниципальной услуги либо об отказе в предоставлении муниципальной услуги ему не выдается и специалист, ответственный за прием и выдачу документов, на копии заявления о назначении пенсии за выслугу лет проставляет отметку об отказе в получении решений путем внесения слов «Получить документы отказался», заверяет своей подписью.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6464,50 +6554,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В случае, если заявителю отказано в предоставлении муниципальной услуги, отказ в предоставлении муниципальной услуги сканируется и направляется заявителю через ЕПГУ, РПГУ либо направляется в форме электронного документа, подписанного электронной подписью в личный кабинет заявителя на ЕПГУ, РПГУ (при наличии технической возможности). Оригинал решения заявитель вправе забрать в уполномоченном органе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Максимальный срок выполнения данной административной процедуры - не более 15 минут.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Выдача результата предоставления муниципальной услуги возможна в день принятия решения о предоставлении муниципальной услуги либо об отказе в предоставлении муниципальной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
@@ -6524,51 +6615,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Критерий принятия решения: принятие решения о предоставлении муниципальной услуги либо об отказе в предоставлении муниципальной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Результатом административной процедуры является выдача заявителю решения о предоставлении муниципальной услуги либо решения об отказе в предоставлении муниципальной услуги.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD384D" w:rsidRPr="002B1802" w:rsidRDefault="00AD384D" w:rsidP="002D7D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Результат выполнения административной процедуры фиксируется в установленном порядке, в том числе в системе электронного документооборота (при наличии технической возможности) уполномоченного органа и в журнале регистрации</w:t>
       </w:r>
       <w:r w:rsidR="002F209F" w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8108,51 +8198,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="129976A7" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.8pt;margin-top:2.25pt;width:18pt;height:21pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDia+GyHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92qbbdV606nHUNI&#10;B5w4+AFZmrYRaRycbN349TjpbuyAJ0QfIrt2vtjfZ69uj51hB4Vegy35ZDTmTFkJlbZNyb9+2b5Z&#10;cOaDsJUwYFXJT8rz2/XrV6veFSqHFkylkBGI9UXvSt6G4Ios87JVnfAjcMpSsAbsRCAXm6xC0RN6&#10;Z7J8PJ5nPWDlEKTynv7eD0G+Tvh1rWT4VNdeBWZKTrWFdGI6d/HM1itRNChcq+W5DPEPVXRCW3r0&#10;AnUvgmB71H9AdVoieKjDSEKXQV1rqVIP1M1k/Fs3T61wKvVC5Hh3ocn/P1j58fCITFek3ZIzKzrS&#10;6DOxJmxjFMsjP73zBaU9uUeMHXr3APKbZxY2LWWpO0ToWyUqqmoS87MXF6Lj6Srb9R+gInSxD5Co&#10;OtbYRUAigR2TIqeLIuoYmKSfeb6Yj0k3SaF8Pr8hO74giufLDn14p6Bj0Sg5UukJXBwefBhSn1NS&#10;8WB0tdXGJAeb3cYgOwgajm36zuj+Os1Y1pd8OctnCflFzF9DjNP3N4hOB5pyo7uSLy5JooisvbUV&#10;lSmKILQZbOrO2DONkblBgR1UJ2IRYRhhWjkyWsAfnPU0viX33/cCFWfmvSUllpPpNM57cqazm5wc&#10;vI7sriPCSoIqeeBsMDdh2JG9Q9209NIk9W7hjtSrdWI2KjtUdS6WRjRpc16nuAPXfsr6tfTrnwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAAiO4ivbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOg0AU&#10;Rfcm/sPkmbhrB6ElShkao6mJy5Zu3A3MK6DMG8IMLfr1Pld1eXNvzj35dra9OOPoO0cKHpYRCKTa&#10;mY4aBcdyt3gE4YMmo3tHqOAbPWyL25tcZ8ZdaI/nQ2gEQ8hnWkEbwpBJ6esWrfZLNyBxd3Kj1YHj&#10;2Egz6gvDbS/jKEql1R3xQ6sHfGmx/jpMVkHVxUf9sy/fIvu0S8L7XH5OH69K3d/NzxsQAedwHcOf&#10;PqtDwU6Vm8h40StYJCkvFazWILhO4hWIimO6Blnk8r9+8QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDia+GyHwIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAIjuIr2wAAAAYBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;"/>
+              <v:rect w14:anchorId="77B3BD5D" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.8pt;margin-top:2.25pt;width:18pt;height:21pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDia+GyHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92qbbdV606nHUNI&#10;B5w4+AFZmrYRaRycbN349TjpbuyAJ0QfIrt2vtjfZ69uj51hB4Vegy35ZDTmTFkJlbZNyb9+2b5Z&#10;cOaDsJUwYFXJT8rz2/XrV6veFSqHFkylkBGI9UXvSt6G4Ios87JVnfAjcMpSsAbsRCAXm6xC0RN6&#10;Z7J8PJ5nPWDlEKTynv7eD0G+Tvh1rWT4VNdeBWZKTrWFdGI6d/HM1itRNChcq+W5DPEPVXRCW3r0&#10;AnUvgmB71H9AdVoieKjDSEKXQV1rqVIP1M1k/Fs3T61wKvVC5Hh3ocn/P1j58fCITFek3ZIzKzrS&#10;6DOxJmxjFMsjP73zBaU9uUeMHXr3APKbZxY2LWWpO0ToWyUqqmoS87MXF6Lj6Srb9R+gInSxD5Co&#10;OtbYRUAigR2TIqeLIuoYmKSfeb6Yj0k3SaF8Pr8hO74giufLDn14p6Bj0Sg5UukJXBwefBhSn1NS&#10;8WB0tdXGJAeb3cYgOwgajm36zuj+Os1Y1pd8OctnCflFzF9DjNP3N4hOB5pyo7uSLy5JooisvbUV&#10;lSmKILQZbOrO2DONkblBgR1UJ2IRYRhhWjkyWsAfnPU0viX33/cCFWfmvSUllpPpNM57cqazm5wc&#10;vI7sriPCSoIqeeBsMDdh2JG9Q9209NIk9W7hjtSrdWI2KjtUdS6WRjRpc16nuAPXfsr6tfTrnwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAAiO4ivbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOg0AU&#10;Rfcm/sPkmbhrB6ElShkao6mJy5Zu3A3MK6DMG8IMLfr1Pld1eXNvzj35dra9OOPoO0cKHpYRCKTa&#10;mY4aBcdyt3gE4YMmo3tHqOAbPWyL25tcZ8ZdaI/nQ2gEQ8hnWkEbwpBJ6esWrfZLNyBxd3Kj1YHj&#10;2Egz6gvDbS/jKEql1R3xQ6sHfGmx/jpMVkHVxUf9sy/fIvu0S8L7XH5OH69K3d/NzxsQAedwHcOf&#10;PqtDwU6Vm8h40StYJCkvFazWILhO4hWIimO6Blnk8r9+8QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDia+GyHwIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAIjuIr2wAAAAYBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">       1.1. Копии документов, удостоверяющих личность, подтверждающих</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="3664"/>
@@ -8268,51 +8358,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="00196271" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.8pt;margin-top:12.9pt;width:18pt;height:21pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALs42RHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lD23VR02nqKEIa&#10;MDH4AVfHaSwc25zdpuXX7+x0pQOeEHmw7nLnz3ffd7e4OXSa7SV6ZU3Fx6OcM2mErZXZVvzb1/Wb&#10;OWc+gKlBWyMrfpSe3yxfv1r0rpSFba2uJTICMb7sXcXbEFyZZV60sgM/sk4aCjYWOwjk4jarEXpC&#10;73RW5Pks6y3WDq2Q3tPfuyHIlwm/aaQIn5vGy8B0xam2kE5M5yae2XIB5RbBtUqcyoB/qKIDZejR&#10;M9QdBGA7VH9AdUqg9bYJI2G7zDaNEjL1QN2M89+6eWzBydQLkePdmSb//2DFp/0DMlWTdqSUgY40&#10;+kKsgdlqyd5GfnrnS0p7dA8YO/Tu3orvnhm7ailL3iLavpVQU1XjmJ+9uBAdT1fZpv9oa0KHXbCJ&#10;qkODXQQkEtghKXI8KyIPgQn6WRTzWU66CQoVs9kV2fEFKJ8vO/ThvbQdi0bFkUpP4LC/92FIfU5J&#10;xVut6rXSOjm43aw0sj3QcKzTd0L3l2nasL7i19NimpBfxPwlRJ6+v0F0KtCUa9VVfH5OgjKy9s7U&#10;VCaUAZQebOpOmxONkblBgY2tj8Qi2mGEaeXIaC3+5Kyn8a24/7EDlJzpD4aUuB5PJnHekzOZXhXk&#10;4GVkcxkBIwiq4oGzwVyFYUd2DtW2pZfGqXdjb0m9RiVmo7JDVadiaUSTNqd1ijtw6aesX0u/fAIA&#10;AP//AwBQSwMEFAAGAAgAAAAhAK3Ey/PdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AU&#10;hO8m/ofNM/HWLoJipSyN0dTEY0sv3hb2FVD2LWGXFv31Pk/1OJnJzDf5Zra9OOHoO0cK7pYRCKTa&#10;mY4aBYdyu1iB8EGT0b0jVPCNHjbF9VWuM+POtMPTPjSCS8hnWkEbwpBJ6esWrfZLNyCxd3Sj1YHl&#10;2Egz6jOX217GUZRKqzvihVYP+NJi/bWfrIKqiw/6Z1e+RfZpm4T3ufycPl6Vur2Zn9cgAs7hEoY/&#10;fEaHgpkqN5HxolewSFJOKogf+AH7SXwPolKQPq5AFrn8z1/8AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAuzjZEfAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAK3Ey/PdAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+              <v:rect w14:anchorId="131D894A" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.8pt;margin-top:12.9pt;width:18pt;height:21pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALs42RHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lD23VR02nqKEIa&#10;MDH4AVfHaSwc25zdpuXX7+x0pQOeEHmw7nLnz3ffd7e4OXSa7SV6ZU3Fx6OcM2mErZXZVvzb1/Wb&#10;OWc+gKlBWyMrfpSe3yxfv1r0rpSFba2uJTICMb7sXcXbEFyZZV60sgM/sk4aCjYWOwjk4jarEXpC&#10;73RW5Pks6y3WDq2Q3tPfuyHIlwm/aaQIn5vGy8B0xam2kE5M5yae2XIB5RbBtUqcyoB/qKIDZejR&#10;M9QdBGA7VH9AdUqg9bYJI2G7zDaNEjL1QN2M89+6eWzBydQLkePdmSb//2DFp/0DMlWTdqSUgY40&#10;+kKsgdlqyd5GfnrnS0p7dA8YO/Tu3orvnhm7ailL3iLavpVQU1XjmJ+9uBAdT1fZpv9oa0KHXbCJ&#10;qkODXQQkEtghKXI8KyIPgQn6WRTzWU66CQoVs9kV2fEFKJ8vO/ThvbQdi0bFkUpP4LC/92FIfU5J&#10;xVut6rXSOjm43aw0sj3QcKzTd0L3l2nasL7i19NimpBfxPwlRJ6+v0F0KtCUa9VVfH5OgjKy9s7U&#10;VCaUAZQebOpOmxONkblBgY2tj8Qi2mGEaeXIaC3+5Kyn8a24/7EDlJzpD4aUuB5PJnHekzOZXhXk&#10;4GVkcxkBIwiq4oGzwVyFYUd2DtW2pZfGqXdjb0m9RiVmo7JDVadiaUSTNqd1ijtw6aesX0u/fAIA&#10;AP//AwBQSwMEFAAGAAgAAAAhAK3Ey/PdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AU&#10;hO8m/ofNM/HWLoJipSyN0dTEY0sv3hb2FVD2LWGXFv31Pk/1OJnJzDf5Zra9OOHoO0cK7pYRCKTa&#10;mY4aBYdyu1iB8EGT0b0jVPCNHjbF9VWuM+POtMPTPjSCS8hnWkEbwpBJ6esWrfZLNyCxd3Sj1YHl&#10;2Egz6jOX217GUZRKqzvihVYP+NJi/bWfrIKqiw/6Z1e+RfZpm4T3ufycPl6Vur2Zn9cgAs7hEoY/&#10;fEaHgpkqN5HxolewSFJOKogf+AH7SXwPolKQPq5AFrn8z1/8AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAuzjZEfAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAK3Ey/PdAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="142"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
@@ -8498,51 +8588,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1DC00FA5" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.8pt;margin-top:7.2pt;width:18pt;height:21pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNUUgzHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RRbxs1Xa26FCEt&#10;sGLhA1zHSSwcjxm7TcvXM3a6pQs8IfJgzWTGxzPnzKxuj51hB4Vegy35ZDTmTFkJlbZNyb9+2b5Z&#10;cuaDsJUwYFXJT8rz2/XrV6veFSqHFkylkBGI9UXvSt6G4Ios87JVnfAjcMpSsAbsRCAXm6xC0RN6&#10;Z7J8PJ5nPWDlEKTynv7eD0G+Tvh1rWT4VNdeBWZKTrWFdGI6d/HM1itRNChcq+W5DPEPVXRCW3r0&#10;AnUvgmB71H9AdVoieKjDSEKXQV1rqVIP1M1k/Fs3T61wKvVC5Hh3ocn/P1j58fCITFek3YIzKzrS&#10;6DOxJmxjFJtGfnrnC0p7co8YO/TuAeQ3zyxsWspSd4jQt0pUVNUk5mcvLkTH01W26z9ARehiHyBR&#10;dayxi4BEAjsmRU4XRdQxMEk/83w5H5NukkL5fL4gO74giufLDn14p6Bj0Sg5UukJXBwefBhSn1NS&#10;8WB0tdXGJAeb3cYgOwgajm36zuj+Os1Y1pf8ZpbPEvKLmL+GGKfvbxCdDjTlRnclX16SRBFZe2sr&#10;KlMUQWgz2NSdsWcaI3ODAjuoTsQiwjDCtHJktIA/OOtpfEvuv+8FKs7Me0tK3Eym0zjvyZnOFjk5&#10;eB3ZXUeElQRV8sDZYG7CsCN7h7pp6aVJ6t3CHalX68RsVHao6lwsjWjS5rxOcQeu/ZT1a+nXPwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAD10tYDcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjkFPg0AQ&#10;he8m/ofNmHhrFwGJRZbGaGrisaUXbwO7BZSdJezSor/e8aSnl3nv5c1XbBc7iLOZfO9Iwd06AmGo&#10;cbqnVsGx2q0eQPiApHFwZBR8GQ/b8vqqwFy7C+3N+RBawSPkc1TQhTDmUvqmMxb92o2GODu5yWLg&#10;c2qlnvDC43aQcRRl0mJP/KHD0Tx3pvk8zFZB3cdH/N5Xr5Hd7JLwtlQf8/uLUrc3y9MjiGCW8FeG&#10;X3xGh5KZajeT9mJQsEoybrKfpiA4T2LWWsF9loIsC/mfv/wBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEATVFIMx8CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAPXS1gNwAAAAHAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="2CAE999D" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.8pt;margin-top:7.2pt;width:18pt;height:21pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNUUgzHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RRbxs1Xa26FCEt&#10;sGLhA1zHSSwcjxm7TcvXM3a6pQs8IfJgzWTGxzPnzKxuj51hB4Vegy35ZDTmTFkJlbZNyb9+2b5Z&#10;cuaDsJUwYFXJT8rz2/XrV6veFSqHFkylkBGI9UXvSt6G4Ios87JVnfAjcMpSsAbsRCAXm6xC0RN6&#10;Z7J8PJ5nPWDlEKTynv7eD0G+Tvh1rWT4VNdeBWZKTrWFdGI6d/HM1itRNChcq+W5DPEPVXRCW3r0&#10;AnUvgmB71H9AdVoieKjDSEKXQV1rqVIP1M1k/Fs3T61wKvVC5Hh3ocn/P1j58fCITFek3YIzKzrS&#10;6DOxJmxjFJtGfnrnC0p7co8YO/TuAeQ3zyxsWspSd4jQt0pUVNUk5mcvLkTH01W26z9ARehiHyBR&#10;dayxi4BEAjsmRU4XRdQxMEk/83w5H5NukkL5fL4gO74giufLDn14p6Bj0Sg5UukJXBwefBhSn1NS&#10;8WB0tdXGJAeb3cYgOwgajm36zuj+Os1Y1pf8ZpbPEvKLmL+GGKfvbxCdDjTlRnclX16SRBFZe2sr&#10;KlMUQWgz2NSdsWcaI3ODAjuoTsQiwjDCtHJktIA/OOtpfEvuv+8FKs7Me0tK3Eym0zjvyZnOFjk5&#10;eB3ZXUeElQRV8sDZYG7CsCN7h7pp6aVJ6t3CHalX68RsVHao6lwsjWjS5rxOcQeu/ZT1a+nXPwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAD10tYDcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjkFPg0AQ&#10;he8m/ofNmHhrFwGJRZbGaGrisaUXbwO7BZSdJezSor/e8aSnl3nv5c1XbBc7iLOZfO9Iwd06AmGo&#10;cbqnVsGx2q0eQPiApHFwZBR8GQ/b8vqqwFy7C+3N+RBawSPkc1TQhTDmUvqmMxb92o2GODu5yWLg&#10;c2qlnvDC43aQcRRl0mJP/KHD0Tx3pvk8zFZB3cdH/N5Xr5Hd7JLwtlQf8/uLUrc3y9MjiGCW8FeG&#10;X3xGh5KZajeT9mJQsEoybrKfpiA4T2LWWsF9loIsC/mfv/wBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEATVFIMx8CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAPXS1gNwAAAAHAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
@@ -8676,51 +8766,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1C5A7E5D" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.8pt;margin-top:2.65pt;width:18pt;height:21pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkiSQQHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mjttuiptPUUYQ0&#10;YGLwA1zHSSwcnzm7Tcuv5+x0pQOeEHmw7nLnz3ffd7e8PfSG7RV6Dbbi00nOmbISam3bin/9snlz&#10;zZkPwtbCgFUVPyrPb1evXy0HV6oCOjC1QkYg1peDq3gXgiuzzMtO9cJPwClLwQawF4FcbLMaxUDo&#10;vcmKPF9kA2DtEKTynv7ej0G+SvhNo2T41DReBWYqTrWFdGI6t/HMVktRtihcp+WpDPEPVfRCW3r0&#10;DHUvgmA71H9A9VoieGjCREKfQdNoqVIP1M00/62bp044lXohcrw70+T/H6z8uH9EpmvSbsGZFT1p&#10;9JlYE7Y1is0jP4PzJaU9uUeMHXr3APKbZxbWHWWpO0QYOiVqqmoa87MXF6Lj6SrbDh+gJnSxC5Co&#10;OjTYR0AigR2SIsezIuoQmKSfRXG9yEk3SaFisbgiO74gyufLDn14p6Bn0ag4UukJXOwffBhTn1NS&#10;8WB0vdHGJAfb7dog2wsajk36Tuj+Ms1YNlT8Zl7ME/KLmL+EyNP3N4heB5pyo/uKX5+TRBlZe2tr&#10;KlOUQWgz2tSdsScaI3OjAluoj8QiwjjCtHJkdIA/OBtofCvuv+8EKs7Me0tK3ExnszjvyZnNrwpy&#10;8DKyvYwIKwmq4oGz0VyHcUd2DnXb0UvT1LuFO1Kv0YnZqOxY1alYGtGkzWmd4g5c+inr19KvfgIA&#10;AP//AwBQSwMEFAAGAAgAAAAhALsQ/orcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQ&#10;RO9I/IO1SNxah7gUCHEqBCoSxza9cNvESxKI11HstIGvx5zKcTSjNy/fzLYXRxp951jDzTIBQVw7&#10;03Gj4VBuF/cgfEA22DsmDd/kYVNcXuSYGXfiHR33oRERwj5DDW0IQyalr1uy6JduII7dhxsthhjH&#10;RpoRTxFue5kmyVpa7Dg+tDjQc0v1136yGqouPeDPrnxN7MNWhbe5/JzeX7S+vpqfHkEEmsN5DH/6&#10;UR2K6FS5iY0XvYaFWselhlsFItYqXYGoNKzuFMgil//1i18AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEApIkkEB8CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAuxD+itwAAAAGAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="336A8EF7" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.8pt;margin-top:2.65pt;width:18pt;height:21pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkiSQQHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mjttuiptPUUYQ0&#10;YGLwA1zHSSwcnzm7Tcuv5+x0pQOeEHmw7nLnz3ffd7e8PfSG7RV6Dbbi00nOmbISam3bin/9snlz&#10;zZkPwtbCgFUVPyrPb1evXy0HV6oCOjC1QkYg1peDq3gXgiuzzMtO9cJPwClLwQawF4FcbLMaxUDo&#10;vcmKPF9kA2DtEKTynv7ej0G+SvhNo2T41DReBWYqTrWFdGI6t/HMVktRtihcp+WpDPEPVfRCW3r0&#10;DHUvgmA71H9A9VoieGjCREKfQdNoqVIP1M00/62bp044lXohcrw70+T/H6z8uH9EpmvSbsGZFT1p&#10;9JlYE7Y1is0jP4PzJaU9uUeMHXr3APKbZxbWHWWpO0QYOiVqqmoa87MXF6Lj6SrbDh+gJnSxC5Co&#10;OjTYR0AigR2SIsezIuoQmKSfRXG9yEk3SaFisbgiO74gyufLDn14p6Bn0ag4UukJXOwffBhTn1NS&#10;8WB0vdHGJAfb7dog2wsajk36Tuj+Ms1YNlT8Zl7ME/KLmL+EyNP3N4heB5pyo/uKX5+TRBlZe2tr&#10;KlOUQWgz2tSdsScaI3OjAluoj8QiwjjCtHJkdIA/OBtofCvuv+8EKs7Me0tK3ExnszjvyZnNrwpy&#10;8DKyvYwIKwmq4oGz0VyHcUd2DnXb0UvT1LuFO1Kv0YnZqOxY1alYGtGkzWmd4g5c+inr19KvfgIA&#10;AP//AwBQSwMEFAAGAAgAAAAhALsQ/orcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQ&#10;RO9I/IO1SNxah7gUCHEqBCoSxza9cNvESxKI11HstIGvx5zKcTSjNy/fzLYXRxp951jDzTIBQVw7&#10;03Gj4VBuF/cgfEA22DsmDd/kYVNcXuSYGXfiHR33oRERwj5DDW0IQyalr1uy6JduII7dhxsthhjH&#10;RpoRTxFue5kmyVpa7Dg+tDjQc0v1136yGqouPeDPrnxN7MNWhbe5/JzeX7S+vpqfHkEEmsN5DH/6&#10;UR2K6FS5iY0XvYaFWselhlsFItYqXYGoNKzuFMgil//1i18AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEApIkkEB8CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAuxD+itwAAAAGAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">       1.4. Справка о периодах муниципальной службы и иных периодах,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
@@ -8868,51 +8958,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0BEEC492" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.05pt;margin-top:-6.05pt;width:18pt;height:21pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf4JF1HwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mjttuiptPUUYQ0&#10;YGLwA1zHSSwcnzm7Tcuv5+x0pQOeEHmw7nLnz3ffd7e8PfSG7RV6Dbbi00nOmbISam3bin/9snlz&#10;zZkPwtbCgFUVPyrPb1evXy0HV6oCOjC1QkYg1peDq3gXgiuzzMtO9cJPwClLwQawF4FcbLMaxUDo&#10;vcmKPF9kA2DtEKTynv7ej0G+SvhNo2T41DReBWYqTrWFdGI6t/HMVktRtihcp+WpDPEPVfRCW3r0&#10;DHUvgmA71H9A9VoieGjCREKfQdNoqVIP1M00/62bp044lXohcrw70+T/H6z8uH9EpmvSbs6ZFT1p&#10;9JlYE7Y1ii0iP4PzJaU9uUeMHXr3APKbZxbWHWWpO0QYOiVqqmoa87MXF6Lj6SrbDh+gJnSxC5Co&#10;OjTYR0AigR2SIsezIuoQmKSfRXG9yEk3SaFisbgiO74gyufLDn14p6Bn0ag4UukJXOwffBhTn1NS&#10;8WB0vdHGJAfb7dog2wsajk36Tuj+Ms1YNlT8Zl7ME/KLmL+EyNP3N4heB5pyo/uKX5+TRBlZe2tr&#10;KlOUQWgz2tSdsScaI3OjAluoj8QiwjjCtHJkdIA/OBtofCvuv+8EKs7Me0tK3ExnszjvyZnNrwpy&#10;8DKyvYwIKwmq4oGz0VyHcUd2DnXb0UvT1LuFO1Kv0YnZqOxY1alYGtGkzWmd4g5c+inr19KvfgIA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGaX0n3dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAM&#10;hu9I/IfISNy29ENCtDSdEGhIHLfuspvbhLZb41RNuhV+Pd4JTrblR68fF5vFDuJiJt87UhCvIxCG&#10;Gqd7ahUcqu3qGYQPSBoHR0bBt/GwKe/vCsy1u9LOXPahFRxCPkcFXQhjLqVvOmPRr91oiHdfbrIY&#10;eJxaqSe8crgdZBJFT9JiT3yhw9G8daY572eroO6TA/7sqo/IZts0fC7VaT6+K/X4sLy+gAhmCX8w&#10;3PRZHUp2qt1M2otBwSqJmeQa3xoG0jQDUStIsgxkWcj/D5S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJ/gkXUfAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGaX0n3dAAAACAEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+              <v:rect w14:anchorId="2797DEAA" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.05pt;margin-top:-6.05pt;width:18pt;height:21pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf4JF1HwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mjttuiptPUUYQ0&#10;YGLwA1zHSSwcnzm7Tcuv5+x0pQOeEHmw7nLnz3ffd7e8PfSG7RV6Dbbi00nOmbISam3bin/9snlz&#10;zZkPwtbCgFUVPyrPb1evXy0HV6oCOjC1QkYg1peDq3gXgiuzzMtO9cJPwClLwQawF4FcbLMaxUDo&#10;vcmKPF9kA2DtEKTynv7ej0G+SvhNo2T41DReBWYqTrWFdGI6t/HMVktRtihcp+WpDPEPVfRCW3r0&#10;DHUvgmA71H9A9VoieGjCREKfQdNoqVIP1M00/62bp044lXohcrw70+T/H6z8uH9EpmvSbs6ZFT1p&#10;9JlYE7Y1ii0iP4PzJaU9uUeMHXr3APKbZxbWHWWpO0QYOiVqqmoa87MXF6Lj6SrbDh+gJnSxC5Co&#10;OjTYR0AigR2SIsezIuoQmKSfRXG9yEk3SaFisbgiO74gyufLDn14p6Bn0ag4UukJXOwffBhTn1NS&#10;8WB0vdHGJAfb7dog2wsajk36Tuj+Ms1YNlT8Zl7ME/KLmL+EyNP3N4heB5pyo/uKX5+TRBlZe2tr&#10;KlOUQWgz2tSdsScaI3OjAluoj8QiwjjCtHJkdIA/OBtofCvuv+8EKs7Me0tK3ExnszjvyZnNrwpy&#10;8DKyvYwIKwmq4oGz0VyHcUd2DnXb0UvT1LuFO1Kv0YnZqOxY1alYGtGkzWmd4g5c+inr19KvfgIA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGaX0n3dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAM&#10;hu9I/IfISNy29ENCtDSdEGhIHLfuspvbhLZb41RNuhV+Pd4JTrblR68fF5vFDuJiJt87UhCvIxCG&#10;Gqd7ahUcqu3qGYQPSBoHR0bBt/GwKe/vCsy1u9LOXPahFRxCPkcFXQhjLqVvOmPRr91oiHdfbrIY&#10;eJxaqSe8crgdZBJFT9JiT3yhw9G8daY572eroO6TA/7sqo/IZts0fC7VaT6+K/X4sLy+gAhmCX8w&#10;3PRZHUp2qt1M2otBwSqJmeQa3xoG0jQDUStIsgxkWcj/D5S/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJ/gkXUfAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGaX0n3dAAAACAEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">       1.5.  Справка   о   размере   денежного   вознаграждения   лица,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
@@ -9020,51 +9110,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1CBCB198" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.05pt;margin-top:8.2pt;width:18pt;height:21pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2OP1WHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RRbxs1Xa26FCEt&#10;sGLhA1zHSSwcjxm7TcvXM3a6pQs8IfJgzWTGxzPnzKxuj51hB4Vegy35ZDTmTFkJlbZNyb9+2b5Z&#10;cuaDsJUwYFXJT8rz2/XrV6veFSqHFkylkBGI9UXvSt6G4Ios87JVnfAjcMpSsAbsRCAXm6xC0RN6&#10;Z7J8PJ5nPWDlEKTynv7eD0G+Tvh1rWT4VNdeBWZKTrWFdGI6d/HM1itRNChcq+W5DPEPVXRCW3r0&#10;AnUvgmB71H9AdVoieKjDSEKXQV1rqVIP1M1k/Fs3T61wKvVC5Hh3ocn/P1j58fCITFek3ZQzKzrS&#10;6DOxJmxjFFtEfnrnC0p7co8YO/TuAeQ3zyxsWspSd4jQt0pUVNUk5mcvLkTH01W26z9ARehiHyBR&#10;dayxi4BEAjsmRU4XRdQxMEk/83w5H5NukkL5fL4gO74giufLDn14p6Bj0Sg5UukJXBwefBhSn1NS&#10;8WB0tdXGJAeb3cYgOwgajm36zuj+Os1Y1pf8ZpbPEvKLmL+GGKfvbxCdDjTlRnclX16SRBFZe2sr&#10;KlMUQWgz2NSdsWcaI3ODAjuoTsQiwjDCtHJktIA/OOtpfEvuv+8FKs7Me0tK3Eym0zjvyZnOFjk5&#10;eB3ZXUeElQRV8sDZYG7CsCN7h7pp6aVJ6t3CHalX68RsVHao6lwsjWjS5rxOcQeu/ZT1a+nXPwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGA1BYDdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1Og0AU&#10;hfcmvsPkmrhrh0JtWsrQGE1NXLZ0425gbgFl7hBmaNGn97qqy/OTc75sN9lOXHDwrSMFi3kEAqly&#10;pqVawanYz9YgfNBkdOcIFXyjh11+f5fp1LgrHfByDLXgEfKpVtCE0KdS+qpBq/3c9Uicnd1gdWA5&#10;1NIM+srjtpNxFK2k1S3xQ6N7fGmw+jqOVkHZxif9cyjeIrvZJ+F9Kj7Hj1elHh+m5y2IgFO4leEP&#10;n9EhZ6bSjWS86BTM4gU32V8tQXCeJBsQpYKn9RJknsn//PkvAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHY4/VYfAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGA1BYDdAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+              <v:rect w14:anchorId="14B4C4B6" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.05pt;margin-top:8.2pt;width:18pt;height:21pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2OP1WHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RRbxs1Xa26FCEt&#10;sGLhA1zHSSwcjxm7TcvXM3a6pQs8IfJgzWTGxzPnzKxuj51hB4Vegy35ZDTmTFkJlbZNyb9+2b5Z&#10;cuaDsJUwYFXJT8rz2/XrV6veFSqHFkylkBGI9UXvSt6G4Ios87JVnfAjcMpSsAbsRCAXm6xC0RN6&#10;Z7J8PJ5nPWDlEKTynv7eD0G+Tvh1rWT4VNdeBWZKTrWFdGI6d/HM1itRNChcq+W5DPEPVXRCW3r0&#10;AnUvgmB71H9AdVoieKjDSEKXQV1rqVIP1M1k/Fs3T61wKvVC5Hh3ocn/P1j58fCITFek3ZQzKzrS&#10;6DOxJmxjFFtEfnrnC0p7co8YO/TuAeQ3zyxsWspSd4jQt0pUVNUk5mcvLkTH01W26z9ARehiHyBR&#10;dayxi4BEAjsmRU4XRdQxMEk/83w5H5NukkL5fL4gO74giufLDn14p6Bj0Sg5UukJXBwefBhSn1NS&#10;8WB0tdXGJAeb3cYgOwgajm36zuj+Os1Y1pf8ZpbPEvKLmL+GGKfvbxCdDjTlRnclX16SRBFZe2sr&#10;KlMUQWgz2NSdsWcaI3ODAjuoTsQiwjDCtHJktIA/OOtpfEvuv+8FKs7Me0tK3Eym0zjvyZnOFjk5&#10;eB3ZXUeElQRV8sDZYG7CsCN7h7pp6aVJ6t3CHalX68RsVHao6lwsjWjS5rxOcQeu/ZT1a+nXPwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGA1BYDdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjs1Og0AU&#10;hfcmvsPkmrhrh0JtWsrQGE1NXLZ0425gbgFl7hBmaNGn97qqy/OTc75sN9lOXHDwrSMFi3kEAqly&#10;pqVawanYz9YgfNBkdOcIFXyjh11+f5fp1LgrHfByDLXgEfKpVtCE0KdS+qpBq/3c9Uicnd1gdWA5&#10;1NIM+srjtpNxFK2k1S3xQ6N7fGmw+jqOVkHZxif9cyjeIrvZJ+F9Kj7Hj1elHh+m5y2IgFO4leEP&#10;n9EhZ6bSjWS86BTM4gU32V8tQXCeJBsQpYKn9RJknsn//PkvAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAHY4/VYfAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAGA1BYDdAAAABwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
@@ -9305,51 +9395,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4E0B8747" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.7pt;margin-top:10.95pt;width:18pt;height:21pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5Gy80IAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lD23VR02nqKEIa&#10;MDH4Aa7jNBaOz5zdpuXX7+x0pQOeEHmw7nLnz3ffd7e4OXSG7RV6Dbbi41HOmbISam23Ff/2df1m&#10;zpkPwtbCgFUVPyrPb5avXy16V6oCWjC1QkYg1pe9q3gbgiuzzMtWdcKPwClLwQawE4Fc3GY1ip7Q&#10;O5MVeT7LesDaIUjlPf29G4J8mfCbRsnwuWm8CsxUnGoL6cR0buKZLRei3KJwrZanMsQ/VNEJbenR&#10;M9SdCILtUP8B1WmJ4KEJIwldBk2jpUo9UDfj/LduHlvhVOqFyPHuTJP/f7Dy0/4Bma5Ju7ecWdGR&#10;Rl+INWG3RrF55Kd3vqS0R/eAsUPv7kF+98zCqqUsdYsIfatETVWNY3724kJ0PF1lm/4j1IQudgES&#10;VYcGuwhIJLBDUuR4VkQdApP0syjms5x0kxQqZrMrsuMLony+7NCH9wo6Fo2KI5WewMX+3och9Tkl&#10;FQ9G12ttTHJwu1kZZHtBw7FO3wndX6YZy/qKX0+LaUJ+EfOXEHn6/gbR6UBTbnRX8fk5SZSRtXe2&#10;pjJFGYQ2g03dGXuiMTI3KLCB+kgsIgwjTCtHRgv4k7Oexrfi/sdOoOLMfLCkxPV4MonznpzJ9Kog&#10;By8jm8uIsJKgKh44G8xVGHZk51BvW3ppnHq3cEvqNToxG5UdqjoVSyOatDmtU9yBSz9l/Vr65RMA&#10;AAD//wMAUEsDBBQABgAIAAAAIQB97DIP2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BToNA&#10;FEX3Jv7D5Jm4swO0NkIZGqOpicuWbtw9mBGozBvCDC369T5XdXlzb849+Xa2vTib0XeOFMSLCISh&#10;2umOGgXHcvfwBMIHJI29I6Pg23jYFrc3OWbaXWhvzofQCIaQz1BBG8KQSenr1lj0CzcY4u7TjRYD&#10;x7GResQLw20vkyhaS4sd8UOLg3lpTf11mKyCqkuO+LMv3yKb7pbhfS5P08erUvd38/MGRDBzuI7h&#10;T5/VoWCnyk2kvegVPK54qCCJUxBcr2LOlYL1MgVZ5PK/fvELAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAORsvNCACAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAfewyD9sAAAAGAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="72041BDA" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:2.7pt;margin-top:10.95pt;width:18pt;height:21pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5Gy80IAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lD23VR02nqKEIa&#10;MDH4Aa7jNBaOz5zdpuXX7+x0pQOeEHmw7nLnz3ffd7e4OXSG7RV6Dbbi41HOmbISam23Ff/2df1m&#10;zpkPwtbCgFUVPyrPb5avXy16V6oCWjC1QkYg1pe9q3gbgiuzzMtWdcKPwClLwQawE4Fc3GY1ip7Q&#10;O5MVeT7LesDaIUjlPf29G4J8mfCbRsnwuWm8CsxUnGoL6cR0buKZLRei3KJwrZanMsQ/VNEJbenR&#10;M9SdCILtUP8B1WmJ4KEJIwldBk2jpUo9UDfj/LduHlvhVOqFyPHuTJP/f7Dy0/4Bma5Ju7ecWdGR&#10;Rl+INWG3RrF55Kd3vqS0R/eAsUPv7kF+98zCqqUsdYsIfatETVWNY3724kJ0PF1lm/4j1IQudgES&#10;VYcGuwhIJLBDUuR4VkQdApP0syjms5x0kxQqZrMrsuMLony+7NCH9wo6Fo2KI5WewMX+3och9Tkl&#10;FQ9G12ttTHJwu1kZZHtBw7FO3wndX6YZy/qKX0+LaUJ+EfOXEHn6/gbR6UBTbnRX8fk5SZSRtXe2&#10;pjJFGYQ2g03dGXuiMTI3KLCB+kgsIgwjTCtHRgv4k7Oexrfi/sdOoOLMfLCkxPV4MonznpzJ9Kog&#10;By8jm8uIsJKgKh44G8xVGHZk51BvW3ppnHq3cEvqNToxG5UdqjoVSyOatDmtU9yBSz9l/Vr65RMA&#10;AAD//wMAUEsDBBQABgAIAAAAIQB97DIP2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BToNA&#10;FEX3Jv7D5Jm4swO0NkIZGqOpicuWbtw9mBGozBvCDC369T5XdXlzb849+Xa2vTib0XeOFMSLCISh&#10;2umOGgXHcvfwBMIHJI29I6Pg23jYFrc3OWbaXWhvzofQCIaQz1BBG8KQSenr1lj0CzcY4u7TjRYD&#10;x7GResQLw20vkyhaS4sd8UOLg3lpTf11mKyCqkuO+LMv3yKb7pbhfS5P08erUvd38/MGRDBzuI7h&#10;T5/VoWCnyk2kvegVPK54qCCJUxBcr2LOlYL1MgVZ5PK/fvELAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAORsvNCACAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAfewyD9sAAAAGAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
@@ -10063,51 +10153,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0722F5F0" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.05pt;margin-top:4.15pt;width:18pt;height:21pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQw0MXHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92qbbdV606nHUNI&#10;B5w4+AFZmrYRaRycbN349TjpbuyAJ0QfIrt2vtjfZ69uj51hB4Vegy35ZDTmTFkJlbZNyb9+2b5Z&#10;cOaDsJUwYFXJT8rz2/XrV6veFSqHFkylkBGI9UXvSt6G4Ios87JVnfAjcMpSsAbsRCAXm6xC0RN6&#10;Z7J8PJ5nPWDlEKTynv7eD0G+Tvh1rWT4VNdeBWZKTrWFdGI6d/HM1itRNChcq+W5DPEPVXRCW3r0&#10;AnUvgmB71H9AdVoieKjDSEKXQV1rqVIP1M1k/Fs3T61wKvVC5Hh3ocn/P1j58fCITFekXc6ZFR1p&#10;9JlYE7Yxii0jP73zBaU9uUeMHXr3APKbZxY2LWWpO0ToWyUqqmoS87MXF6Lj6Srb9R+gInSxD5Co&#10;OtbYRUAigR2TIqeLIuoYmKSfeb6Yj0k3SaF8Pr8hO74giufLDn14p6Bj0Sg5UukJXBwefBhSn1NS&#10;8WB0tdXGJAeb3cYgOwgajm36zuj+Os1Y1pd8OctnCflFzF9DjNP3N4hOB5pyo7uSLy5JooisvbUV&#10;lSmKILQZbOrO2DONkblBgR1UJ2IRYRhhWjkyWsAfnPU0viX33/cCFWfmvSUllpPpNM57cqazm5wc&#10;vI7sriPCSoIqeeBsMDdh2JG9Q9209NIk9W7hjtSrdWI2KjtUdS6WRjRpc16nuAPXfsr6tfTrnwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAPo3R3PcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQ&#10;RO9I/IO1SNxau4lAbcimQqAicWzTCzcnXpK08TqKnTbw9ZgTHEczevPy7Wx7caHRd44RVksFgrh2&#10;puMG4VjuFmsQPmg2undMCF/kYVvc3uQ6M+7Ke7ocQiMihH2mEdoQhkxKX7dktV+6gTh2n260OsQ4&#10;NtKM+hrhtpeJUo/S6o7jQ6sHemmpPh8mi1B1yVF/78s3ZTe7NLzP5Wn6eEW8v5ufn0AEmsPfGH71&#10;ozoU0alyExsveoRFsopLhHUKItZpugFRITyoFGSRy//6xQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA0MNDFx8CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA+jdHc9wAAAAGAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="674CFCFF" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.05pt;margin-top:4.15pt;width:18pt;height:21pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQw0MXHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92qbbdV606nHUNI&#10;B5w4+AFZmrYRaRycbN349TjpbuyAJ0QfIrt2vtjfZ69uj51hB4Vegy35ZDTmTFkJlbZNyb9+2b5Z&#10;cOaDsJUwYFXJT8rz2/XrV6veFSqHFkylkBGI9UXvSt6G4Ios87JVnfAjcMpSsAbsRCAXm6xC0RN6&#10;Z7J8PJ5nPWDlEKTynv7eD0G+Tvh1rWT4VNdeBWZKTrWFdGI6d/HM1itRNChcq+W5DPEPVXRCW3r0&#10;AnUvgmB71H9AdVoieKjDSEKXQV1rqVIP1M1k/Fs3T61wKvVC5Hh3ocn/P1j58fCITFekXc6ZFR1p&#10;9JlYE7Yxii0jP73zBaU9uUeMHXr3APKbZxY2LWWpO0ToWyUqqmoS87MXF6Lj6Srb9R+gInSxD5Co&#10;OtbYRUAigR2TIqeLIuoYmKSfeb6Yj0k3SaF8Pr8hO74giufLDn14p6Bj0Sg5UukJXBwefBhSn1NS&#10;8WB0tdXGJAeb3cYgOwgajm36zuj+Os1Y1pd8OctnCflFzF9DjNP3N4hOB5pyo7uSLy5JooisvbUV&#10;lSmKILQZbOrO2DONkblBgR1UJ2IRYRhhWjkyWsAfnPU0viX33/cCFWfmvSUllpPpNM57cqazm5wc&#10;vI7sriPCSoIqeeBsMDdh2JG9Q9209NIk9W7hjtSrdWI2KjtUdS6WRjRpc16nuAPXfsr6tfTrnwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAPo3R3PcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQ&#10;RO9I/IO1SNxau4lAbcimQqAicWzTCzcnXpK08TqKnTbw9ZgTHEczevPy7Wx7caHRd44RVksFgrh2&#10;puMG4VjuFmsQPmg2undMCF/kYVvc3uQ6M+7Ke7ocQiMihH2mEdoQhkxKX7dktV+6gTh2n260OsQ4&#10;NtKM+hrhtpeJUo/S6o7jQ6sHemmpPh8mi1B1yVF/78s3ZTe7NLzP5Wn6eEW8v5ufn0AEmsPfGH71&#10;ozoU0alyExsveoRFsopLhHUKItZpugFRITyoFGSRy//6xQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA0MNDFx8CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA+jdHc9wAAAAGAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
@@ -10271,51 +10361,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1A928A0E" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.95pt;margin-top:1.6pt;width:18pt;height:21pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxXRThHgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviCJE2NOEWRLsOA&#10;bi3W7QMUWbaF6TZKiZN9/Sg5TdNtT8P8IJAmdUQeHi5vDlqRvQAvralpMckpEYbbRpqupt++bt4t&#10;KPGBmYYpa0RNj8LTm9XbN8vBVaK0vVWNAIIgxleDq2kfgquyzPNeaOYn1gmDwdaCZgFd6LIG2IDo&#10;WmVlns+zwULjwHLhPf69G4N0lfDbVvDw0LZeBKJqirWFdEI6t/HMVktWdcBcL/mpDPYPVWgmDT56&#10;hrpjgZEdyD+gtORgvW3DhFud2baVXKQesJsi/62bp545kXpBcrw70+T/Hyz/vH8EIhucXUGJYRpn&#10;9AVZY6ZTghSJoMH5CvOe3CPEFr27t/y7J8aue0wTtwB26AVrsKwiEpq9uhAdj1fJdvhkG4Rnu2AT&#10;V4cWdAREFsghjeR4Hok4BMLxZ1ku5jkOjmOonM+v0I4vsOr5sgMfPgirSTRqClh7Amf7ex/G1OeU&#10;VLxVstlIpZID3XatgOwZqmOTvhO6v0xThgw1vZ6Vs4T8KuYvIfL0/Q1Cy4AyV1LXdHFOYlVk7b1p&#10;kggDk2q0sTtlTjRG5qKYfbW1zRFZBDtqGHcOjd7CT0oG1G9N/Y8dA0GJ+mhwEtfFdBoFn5zp7KpE&#10;By4j28sIMxyhahooGc11GJdk50B2Pb5UpN6NvcXptTIx+1LVqVjUaJrNaZ/iElz6Ketl61e/AAAA&#10;//8DAFBLAwQUAAYACAAAACEA81hWJNkAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBSE&#10;7yb+h80z8WYXqRqhLI3R1MRjSy/eHvAEKvuWsEuL/npfT/Y0mcxk5svWs+3VkUbfOTZwv4hAEVeu&#10;7rgxsC82d8+gfECusXdMBn7Iwzq/vsowrd2Jt3TchUbJCPsUDbQhDKnWvmrJol+4gViyLzdaDGLH&#10;RtcjnmTc9jqOoidtsWN5aHGg15aq791kDZRdvMffbfEe2WSzDB9zcZg+34y5vZlfVqACzeG/DGd8&#10;QYdcmEo3ce1VbyBJpGhgGYOS9OFRbHnWGHSe6Uv6/A8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBxXRThHgIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDzWFYk2QAAAAUBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;"/>
+              <v:rect w14:anchorId="774B6E6B" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.95pt;margin-top:1.6pt;width:18pt;height:21pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxXRThHgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviCJE2NOEWRLsOA&#10;bi3W7QMUWbaF6TZKiZN9/Sg5TdNtT8P8IJAmdUQeHi5vDlqRvQAvralpMckpEYbbRpqupt++bt4t&#10;KPGBmYYpa0RNj8LTm9XbN8vBVaK0vVWNAIIgxleDq2kfgquyzPNeaOYn1gmDwdaCZgFd6LIG2IDo&#10;WmVlns+zwULjwHLhPf69G4N0lfDbVvDw0LZeBKJqirWFdEI6t/HMVktWdcBcL/mpDPYPVWgmDT56&#10;hrpjgZEdyD+gtORgvW3DhFud2baVXKQesJsi/62bp545kXpBcrw70+T/Hyz/vH8EIhucXUGJYRpn&#10;9AVZY6ZTghSJoMH5CvOe3CPEFr27t/y7J8aue0wTtwB26AVrsKwiEpq9uhAdj1fJdvhkG4Rnu2AT&#10;V4cWdAREFsghjeR4Hok4BMLxZ1ku5jkOjmOonM+v0I4vsOr5sgMfPgirSTRqClh7Amf7ex/G1OeU&#10;VLxVstlIpZID3XatgOwZqmOTvhO6v0xThgw1vZ6Vs4T8KuYvIfL0/Q1Cy4AyV1LXdHFOYlVk7b1p&#10;kggDk2q0sTtlTjRG5qKYfbW1zRFZBDtqGHcOjd7CT0oG1G9N/Y8dA0GJ+mhwEtfFdBoFn5zp7KpE&#10;By4j28sIMxyhahooGc11GJdk50B2Pb5UpN6NvcXptTIx+1LVqVjUaJrNaZ/iElz6Ketl61e/AAAA&#10;//8DAFBLAwQUAAYACAAAACEA81hWJNkAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBSE&#10;7yb+h80z8WYXqRqhLI3R1MRjSy/eHvAEKvuWsEuL/npfT/Y0mcxk5svWs+3VkUbfOTZwv4hAEVeu&#10;7rgxsC82d8+gfECusXdMBn7Iwzq/vsowrd2Jt3TchUbJCPsUDbQhDKnWvmrJol+4gViyLzdaDGLH&#10;RtcjnmTc9jqOoidtsWN5aHGg15aq791kDZRdvMffbfEe2WSzDB9zcZg+34y5vZlfVqACzeG/DGd8&#10;QYdcmEo3ce1VbyBJpGhgGYOS9OFRbHnWGHSe6Uv6/A8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBxXRThHgIAAD0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDzWFYk2QAAAAUBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
@@ -10471,51 +10561,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="57309273" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.95pt;margin-top:2.95pt;width:18pt;height:21pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4babvHgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUdrtR09WqSxHS&#10;AisWPsB1nMTC8Zix27R8PROnLV3gCZEHayYzPj5zZmZ5d+gM2yv0GmzJs0nKmbISKm2bkn/9snmz&#10;4MwHYSthwKqSH5Xnd6vXr5a9K1QOLZhKISMQ64velbwNwRVJ4mWrOuEn4JSlYA3YiUAuNkmFoif0&#10;ziR5ms6THrByCFJ5T38fxiBfRfy6VjJ8qmuvAjMlJ24hnhjP7XAmq6UoGhSu1fJEQ/wDi05oS49e&#10;oB5EEGyH+g+oTksED3WYSOgSqGstVayBqsnS36p5boVTsRYSx7uLTP7/wcqP+ydkuqLekTxWdNSj&#10;z6SasI1RLMsGgXrnC8p7dk84lOjdI8hvnllYt5Sm7hGhb5WoiFbMT15cGBxPV9m2/wAVwYtdgKjV&#10;ocZuACQV2CG25HhpiToEJulnni/mKTGTFMrn8xuyiVEiivNlhz68U9CxwSg5EvcILvaPPoyp55RI&#10;HoyuNtqY6GCzXRtke0HTsYnfCd1fpxnL+pLfzvJZRH4R89cQafz+BtHpQGNudFfyxSVJFINqb20V&#10;hzAIbUabqjOWijwrN3ZgC9WRVEQYZ5h2jowW8AdnPc1vyf33nUDFmXlvqRO32XQ6DHx0prObnBy8&#10;jmyvI8JKgip54Gw012Fckp1D3bT0UhZrt3BP3at1VHbgN7I6kaUZjb057dOwBNd+zPq19aufAAAA&#10;//8DAFBLAwQUAAYACAAAACEAs905zNgAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOy07DMBBF&#10;90j8gzVI7KhDeSbEqRCoSCzbdMNuEg9JIB5HsdMGvp7pqqyORvfqzslXs+vVnsbQeTZwvUhAEdfe&#10;dtwY2JXrq0dQISJb7D2TgR8KsCrOz3LMrD/whvbb2CgZ4ZChgTbGIdM61C05DAs/EEv26UeHUc6x&#10;0XbEg4y7Xi+T5F477Fg+tDjQS0v193ZyBqpuucPfTfmWuHR9E9/n8mv6eDXm8mJ+fgIVaY6nMhz1&#10;RR0Kcar8xDao3kCaStHAnUDS2yMr4UMKusj1f/viDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAHhtpu8eAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhALPdOczYAAAABQEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;"/>
+              <v:rect w14:anchorId="776F29E2" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.95pt;margin-top:2.95pt;width:18pt;height:21pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4babvHgIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUdrtR09WqSxHS&#10;AisWPsB1nMTC8Zix27R8PROnLV3gCZEHayYzPj5zZmZ5d+gM2yv0GmzJs0nKmbISKm2bkn/9snmz&#10;4MwHYSthwKqSH5Xnd6vXr5a9K1QOLZhKISMQ64velbwNwRVJ4mWrOuEn4JSlYA3YiUAuNkmFoif0&#10;ziR5ms6THrByCFJ5T38fxiBfRfy6VjJ8qmuvAjMlJ24hnhjP7XAmq6UoGhSu1fJEQ/wDi05oS49e&#10;oB5EEGyH+g+oTksED3WYSOgSqGstVayBqsnS36p5boVTsRYSx7uLTP7/wcqP+ydkuqLekTxWdNSj&#10;z6SasI1RLMsGgXrnC8p7dk84lOjdI8hvnllYt5Sm7hGhb5WoiFbMT15cGBxPV9m2/wAVwYtdgKjV&#10;ocZuACQV2CG25HhpiToEJulnni/mKTGTFMrn8xuyiVEiivNlhz68U9CxwSg5EvcILvaPPoyp55RI&#10;HoyuNtqY6GCzXRtke0HTsYnfCd1fpxnL+pLfzvJZRH4R89cQafz+BtHpQGNudFfyxSVJFINqb20V&#10;hzAIbUabqjOWijwrN3ZgC9WRVEQYZ5h2jowW8AdnPc1vyf33nUDFmXlvqRO32XQ6DHx0prObnBy8&#10;jmyvI8JKgip54Gw012Fckp1D3bT0UhZrt3BP3at1VHbgN7I6kaUZjb057dOwBNd+zPq19aufAAAA&#10;//8DAFBLAwQUAAYACAAAACEAs905zNgAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOy07DMBBF&#10;90j8gzVI7KhDeSbEqRCoSCzbdMNuEg9JIB5HsdMGvp7pqqyORvfqzslXs+vVnsbQeTZwvUhAEdfe&#10;dtwY2JXrq0dQISJb7D2TgR8KsCrOz3LMrD/whvbb2CgZ4ZChgTbGIdM61C05DAs/EEv26UeHUc6x&#10;0XbEg4y7Xi+T5F477Fg+tDjQS0v193ZyBqpuucPfTfmWuHR9E9/n8mv6eDXm8mJ+fgIVaY6nMhz1&#10;RR0Kcar8xDao3kCaStHAnUDS2yMr4UMKusj1f/viDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAHhtpu8eAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhALPdOczYAAAABQEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
@@ -10763,51 +10853,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="509C035B" id="Rectangle 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.95pt;margin-top:9.1pt;width:18pt;height:21pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAE1Cu0HwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mittuiptPUUYQ0&#10;YGLwA1zHSSwcnzm7Tcuv5+x0pQOeEHmw7nLnz3ffd7e8PfSG7RV6Dbbi+WTKmbISam3bin/9snlz&#10;zZkPwtbCgFUVPyrPb1evXy0HV6oCOjC1QkYg1peDq3gXgiuzzMtO9cJPwClLwQawF4FcbLMaxUDo&#10;vcmK6XSRDYC1Q5DKe/p7Pwb5KuE3jZLhU9N4FZipONUW0onp3MYzWy1F2aJwnZanMsQ/VNELbenR&#10;M9S9CILtUP8B1WuJ4KEJEwl9Bk2jpUo9UDf59LdunjrhVOqFyPHuTJP/f7Dy4/4Rma4rfsOZFT1J&#10;9JlIE7Y1iuVF5GdwvqS0J/eIsUPvHkB+88zCuqM0dYcIQ6dETVXlMT97cSE6nq6y7fABaoIXuwCJ&#10;qkODfQQkEtghKXI8K6IOgUn6WRTXiynpJilULBZXZMcXRPl82aEP7xT0LBoVR6o9gYv9gw9j6nNK&#10;Kh6MrjfamORgu10bZHtBw7FJ3wndX6YZywaiZ17ME/KLmL+EmKbvbxC9DjTlRvcVvz4niTKy9tbW&#10;VKYog9BmtKk7Y080RuZGBbZQH4lFhHGEaeXI6AB/cDbQ+Fbcf98JVJyZ95aUuMlnszjvyZnNrwpy&#10;8DKyvYwIKwmq4oGz0VyHcUd2DnXb0Ut56t3CHanX6MRsVHas6lQsjWjS5rROcQcu/ZT1a+lXPwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhADIfYsjaAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQ&#10;hO9IvIO1SNyoTYCqSeNUCFQkjm164baJ3SQQr6PYaQNPz3Iqx/nRzJdvZteLkx1D50nD/UKBsFR7&#10;01Gj4VBu71YgQkQy2HuyGr5tgE1xfZVjZvyZdva0j43gEQoZamhjHDIpQ91ah2HhB0ucHf3oMLIc&#10;G2lGPPO462Wi1FI67IgfWhzsS2vrr/3kNFRdcsCfXfmmXLp9iO9z+Tl9vGp9ezM/r0FEO8dLGf7w&#10;GR0KZqr8RCaIXkOacpHtVQKC48cn1pWGpUpAFrn8j1/8AgAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAATUK7QfAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADIfYsjaAAAABgEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
+              <v:rect w14:anchorId="2946E39F" id="Rectangle 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.95pt;margin-top:9.1pt;width:18pt;height:21pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAE1Cu0HwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mittuiptPUUYQ0&#10;YGLwA1zHSSwcnzm7Tcuv5+x0pQOeEHmw7nLnz3ffd7e8PfSG7RV6Dbbi+WTKmbISam3bin/9snlz&#10;zZkPwtbCgFUVPyrPb1evXy0HV6oCOjC1QkYg1peDq3gXgiuzzMtO9cJPwClLwQawF4FcbLMaxUDo&#10;vcmK6XSRDYC1Q5DKe/p7Pwb5KuE3jZLhU9N4FZipONUW0onp3MYzWy1F2aJwnZanMsQ/VNELbenR&#10;M9S9CILtUP8B1WuJ4KEJEwl9Bk2jpUo9UDf59LdunjrhVOqFyPHuTJP/f7Dy4/4Rma4rfsOZFT1J&#10;9JlIE7Y1iuVF5GdwvqS0J/eIsUPvHkB+88zCuqM0dYcIQ6dETVXlMT97cSE6nq6y7fABaoIXuwCJ&#10;qkODfQQkEtghKXI8K6IOgUn6WRTXiynpJilULBZXZMcXRPl82aEP7xT0LBoVR6o9gYv9gw9j6nNK&#10;Kh6MrjfamORgu10bZHtBw7FJ3wndX6YZywaiZ17ME/KLmL+EmKbvbxC9DjTlRvcVvz4niTKy9tbW&#10;VKYog9BmtKk7Y080RuZGBbZQH4lFhHGEaeXI6AB/cDbQ+Fbcf98JVJyZ95aUuMlnszjvyZnNrwpy&#10;8DKyvYwIKwmq4oGz0VyHcUd2DnXb0Ut56t3CHanX6MRsVHas6lQsjWjS5rROcQcu/ZT1a+lXPwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhADIfYsjaAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQ&#10;hO9IvIO1SNyoTYCqSeNUCFQkjm164baJ3SQQr6PYaQNPz3Iqx/nRzJdvZteLkx1D50nD/UKBsFR7&#10;01Gj4VBu71YgQkQy2HuyGr5tgE1xfZVjZvyZdva0j43gEQoZamhjHDIpQ91ah2HhB0ucHf3oMLIc&#10;G2lGPPO462Wi1FI67IgfWhzsS2vrr/3kNFRdcsCfXfmmXLp9iO9z+Tl9vGp9ezM/r0FEO8dLGf7w&#10;GR0KZqr8RCaIXkOacpHtVQKC48cn1pWGpUpAFrn8j1/8AgAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAATUK7QfAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADIfYsjaAAAABgEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
@@ -10915,51 +11005,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3CC6BEC1" id="Rectangle 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.95pt;margin-top:7.4pt;width:18pt;height:21pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAN5Jm6HwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lD221R02nqKEIa&#10;MDH4Aa7jJBaOz5zdpuPX7+x0pQOeEHmw7nLnz3ffd7e8PvSG7RV6Dbbi00nOmbISam3bin/7unlz&#10;yZkPwtbCgFUVf1SeX69ev1oOrlQFdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWgg1gLwK52GY1ioHQ&#10;e5MVeb7IBsDaIUjlPf29HYN8lfCbRsnwuWm8CsxUnGoL6cR0buOZrZaibFG4TstjGeIfquiFtvTo&#10;CepWBMF2qP+A6rVE8NCEiYQ+g6bRUqUeqJtp/ls3D51wKvVC5Hh3osn/P1j5aX+PTNcVJ6Gs6Emi&#10;L0SasK1RbPo28jM4X1Lag7vH2KF3dyC/e2Zh3VGaukGEoVOipqqmMT97cSE6nq6y7fARaoIXuwCJ&#10;qkODfQQkEtghKfJ4UkQdApP0syguFznpJilULBYXZMcXRPl82aEP7xX0LBoVR6o9gYv9nQ9j6nNK&#10;Kh6MrjfamORgu10bZHtBw7FJ3xHdn6cZy4aKX82LeUJ+EfPnEHn6/gbR60BTbnRPNJ+SRBlZe2dr&#10;KlOUQWgz2tSdsUcaI3OjAluoH4lFhHGEaeXI6AB/cjbQ+Fbc/9gJVJyZD5aUuJrOZnHekzObXxTk&#10;4Hlkex4RVhJUxQNno7kO447sHOq2o5emqXcLN6ReoxOzUdmxqmOxNKJJm+M6xR0491PWr6VfPQEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAB16sozbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQ&#10;he8m/ofNmHizi7VtCmVpjKYmHlt68TbAFFB2lrBLi/56x1M9vnkvb76XbifbqTMNvnVs4HEWgSIu&#10;XdVybeCY7x7WoHxArrBzTAa+ycM2u71JManchfd0PoRaSQn7BA00IfSJ1r5syKKfuZ5YvJMbLAaR&#10;Q62rAS9Sbjs9j6KVttiyfGiwp5eGyq/DaA0U7fyIP/v8LbLx7im8T/nn+PFqzP3d9LwBFWgK1zD8&#10;4Qs6ZMJUuJErrzoDcSxBOS9kgNiLpejCwHK1Bp2l+j9+9gsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAN5Jm6HwIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAderKM2wAAAAYBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;"/>
+              <v:rect w14:anchorId="058F14D1" id="Rectangle 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.95pt;margin-top:7.4pt;width:18pt;height:21pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAN5Jm6HwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lD221R02nqKEIa&#10;MDH4Aa7jJBaOz5zdpuPX7+x0pQOeEHmw7nLnz3ffd7e8PvSG7RV6Dbbi00nOmbISam3bin/7unlz&#10;yZkPwtbCgFUVf1SeX69ev1oOrlQFdGBqhYxArC8HV/EuBFdmmZed6oWfgFOWgg1gLwK52GY1ioHQ&#10;e5MVeb7IBsDaIUjlPf29HYN8lfCbRsnwuWm8CsxUnGoL6cR0buOZrZaibFG4TstjGeIfquiFtvTo&#10;CepWBMF2qP+A6rVE8NCEiYQ+g6bRUqUeqJtp/ls3D51wKvVC5Hh3osn/P1j5aX+PTNcVJ6Gs6Emi&#10;L0SasK1RbPo28jM4X1Lag7vH2KF3dyC/e2Zh3VGaukGEoVOipqqmMT97cSE6nq6y7fARaoIXuwCJ&#10;qkODfQQkEtghKfJ4UkQdApP0syguFznpJilULBYXZMcXRPl82aEP7xX0LBoVR6o9gYv9nQ9j6nNK&#10;Kh6MrjfamORgu10bZHtBw7FJ3xHdn6cZy4aKX82LeUJ+EfPnEHn6/gbR60BTbnRPNJ+SRBlZe2dr&#10;KlOUQWgz2tSdsUcaI3OjAluoH4lFhHGEaeXI6AB/cjbQ+Fbc/9gJVJyZD5aUuJrOZnHekzObXxTk&#10;4Hlkex4RVhJUxQNno7kO447sHOq2o5emqXcLN6ReoxOzUdmxqmOxNKJJm+M6xR0491PWr6VfPQEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAB16sozbAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQ&#10;he8m/ofNmHizi7VtCmVpjKYmHlt68TbAFFB2lrBLi/56x1M9vnkvb76XbifbqTMNvnVs4HEWgSIu&#10;XdVybeCY7x7WoHxArrBzTAa+ycM2u71JManchfd0PoRaSQn7BA00IfSJ1r5syKKfuZ5YvJMbLAaR&#10;Q62rAS9Sbjs9j6KVttiyfGiwp5eGyq/DaA0U7fyIP/v8LbLx7im8T/nn+PFqzP3d9LwBFWgK1zD8&#10;4Qs6ZMJUuJErrzoDcSxBOS9kgNiLpejCwHK1Bp2l+j9+9gsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAN5Jm6HwIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAderKM2wAAAAYBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
@@ -11431,51 +11521,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2A0BCDFA" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.95pt;margin-top:3.8pt;width:18pt;height:21pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCq3cJsHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zU20ZNV6suRUgL&#10;rFj4ANdxEgvfGLtNy9czdrqlCzwh8mDNZMbHM+fMrG6PWpGDAC+tqWkxySkRhttGmq6mX79s3ywp&#10;8YGZhilrRE1PwtPb9etXq8FVorS9VY0AgiDGV4OraR+Cq7LM815o5ifWCYPB1oJmAV3osgbYgOha&#10;ZWWez7PBQuPAcuE9/r0fg3Sd8NtW8PCpbb0IRNUUawvphHTu4pmtV6zqgLle8nMZ7B+q0EwafPQC&#10;dc8CI3uQf0BpycF624YJtzqzbSu5SD1gN0X+WzdPPXMi9YLkeHehyf8/WP7x8AhENjVdUGKYRok+&#10;I2nMdEqQYhr5GZyvMO3JPULs0LsHy795YuymxzRxB2CHXrAGqypifvbiQnQ8XiW74YNtEJ7tg01U&#10;HVvQERBJIMekyOmiiDgGwvFnWS7nOerGMVTO5wu04wuser7swId3wmoSjZoC1p7A2eHBhzH1OSUV&#10;b5VstlKp5EC32yggB4bDsU3fGd1fpylDhprezMpZQn4R89cQefr+BqFlwClXUtd0eUliVWTtrWmw&#10;TFYFJtVoY3fKnGmMzI0K7GxzQhbBjiOMK4dGb+EHJQOOb0399z0DQYl6b1CJm2I6jfOenOlsUaID&#10;15HddYQZjlA1DZSM5iaMO7J3ILseXypS78beoXqtTMxGZceqzsXiiCZtzusUd+DaT1m/ln79EwAA&#10;//8DAFBLAwQUAAYACAAAACEAz2PCrtoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBSE&#10;7yb+h80z8WYXq6JQlsZoauKxpRdvD3gFlH1L2KVFf73PUz1NJjOZ+bL1bHt1pNF3jg3cLiJQxJWr&#10;O24M7IvNzRMoH5Br7B2TgW/ysM4vLzJMa3fiLR13oVEywj5FA20IQ6q1r1qy6BduIJbs4EaLQezY&#10;6HrEk4zbXi+jKNYWO5aHFgd6aan62k3WQNkt9/izLd4im2zuwvtcfE4fr8ZcX83PK1CB5nAuwx++&#10;oEMuTKWbuPaqN5AkUjTwGIOS9P5BbCmaxKDzTP+nz38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAqt3CbB4CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAz2PCrtoAAAAFAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="0CA0D9CD" id="Rectangle 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.95pt;margin-top:3.8pt;width:18pt;height:21pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCq3cJsHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zU20ZNV6suRUgL&#10;rFj4ANdxEgvfGLtNy9czdrqlCzwh8mDNZMbHM+fMrG6PWpGDAC+tqWkxySkRhttGmq6mX79s3ywp&#10;8YGZhilrRE1PwtPb9etXq8FVorS9VY0AgiDGV4OraR+Cq7LM815o5ifWCYPB1oJmAV3osgbYgOha&#10;ZWWez7PBQuPAcuE9/r0fg3Sd8NtW8PCpbb0IRNUUawvphHTu4pmtV6zqgLle8nMZ7B+q0EwafPQC&#10;dc8CI3uQf0BpycF624YJtzqzbSu5SD1gN0X+WzdPPXMi9YLkeHehyf8/WP7x8AhENjVdUGKYRok+&#10;I2nMdEqQYhr5GZyvMO3JPULs0LsHy795YuymxzRxB2CHXrAGqypifvbiQnQ8XiW74YNtEJ7tg01U&#10;HVvQERBJIMekyOmiiDgGwvFnWS7nOerGMVTO5wu04wuser7swId3wmoSjZoC1p7A2eHBhzH1OSUV&#10;b5VstlKp5EC32yggB4bDsU3fGd1fpylDhprezMpZQn4R89cQefr+BqFlwClXUtd0eUliVWTtrWmw&#10;TFYFJtVoY3fKnGmMzI0K7GxzQhbBjiOMK4dGb+EHJQOOb0399z0DQYl6b1CJm2I6jfOenOlsUaID&#10;15HddYQZjlA1DZSM5iaMO7J3ILseXypS78beoXqtTMxGZceqzsXiiCZtzusUd+DaT1m/ln79EwAA&#10;//8DAFBLAwQUAAYACAAAACEAz2PCrtoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBSE&#10;7yb+h80z8WYXq6JQlsZoauKxpRdvD3gFlH1L2KVFf73PUz1NJjOZ+bL1bHt1pNF3jg3cLiJQxJWr&#10;O24M7IvNzRMoH5Br7B2TgW/ysM4vLzJMa3fiLR13oVEywj5FA20IQ6q1r1qy6BduIJbs4EaLQezY&#10;6HrEk4zbXi+jKNYWO5aHFgd6aan62k3WQNkt9/izLd4im2zuwvtcfE4fr8ZcX83PK1CB5nAuwx++&#10;oEMuTKWbuPaqN5AkUjTwGIOS9P5BbCmaxKDzTP+nz38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAqt3CbB4CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAz2PCrtoAAAAFAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
@@ -11622,51 +11712,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="2B9A22E0" id="Rectangle 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.95pt;margin-top:9.35pt;width:18pt;height:21pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCj7XBiIAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mittuiptPUUYQ0&#10;YGLwA66Ok1g4tjm7Tcuv5+x0pQOeEHmw7nLnz3ffd7e8PfSa7SV6ZU3F88mUM2mErZVpK/71y+bN&#10;NWc+gKlBWyMrfpSe365ev1oOrpSF7ayuJTICMb4cXMW7EFyZZV50sgc/sU4aCjYWewjkYpvVCAOh&#10;9zorptNFNlisHVohvae/92OQrxJ+00gRPjWNl4HpilNtIZ2Yzm08s9USyhbBdUqcyoB/qKIHZejR&#10;M9Q9BGA7VH9A9Uqg9bYJE2H7zDaNEjL1QN3k09+6eerAydQLkePdmSb//2DFx/0jMlVXfMGZgZ4k&#10;+kykgWm1ZPk88jM4X1Lak3vE2KF3D1Z888zYdUdp8g7RDp2EmqrKY3724kJ0PF1l2+GDrQkedsEm&#10;qg4N9hGQSGCHpMjxrIg8BCboZ1FcL6akm6BQsVhckR1fgPL5skMf3knbs2hUHKn2BA77Bx/G1OeU&#10;VLzVqt4orZOD7Xatke2BhmOTvhO6v0zThg0Vv5kX84T8IuYvIabp+xtErwJNuVZ9xa/PSVBG1t6a&#10;msqEMoDSo03daXOiMTI3KrC19ZFYRDuOMK0cGZ3FH5wNNL4V9993gJIz/d6QEjf5bBbnPTmz+VVB&#10;Dl5GtpcRMIKgKh44G811GHdk51C1Hb2Up96NvSP1GpWYjcqOVZ2KpRFN2pzWKe7ApZ+yfi396icA&#10;AAD//wMAUEsDBBQABgAIAAAAIQDi1uyx2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NTsMw&#10;EITvSLyDtUjcqE2BtknjVAhUJI5teuG2iU2SEq+j2GkDT8/2BMf50cyXbSbXiZMdQutJw/1MgbBU&#10;edNSreFQbO9WIEJEMth5shq+bYBNfn2VYWr8mXb2tI+14BEKKWpoYuxTKUPVWIdh5ntLnH36wWFk&#10;OdTSDHjmcdfJuVIL6bAlfmiwty+Nrb72o9NQtvMD/uyKN+WS7UN8n4rj+PGq9e3N9LwGEe0U/8pw&#10;wWd0yJmp9COZIDoNScJFtldLEBw/PrEuNSzUEmSeyf/4+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAo+1wYiACAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA4tbssdsAAAAGAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="1925DDF1" id="Rectangle 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:4.95pt;margin-top:9.35pt;width:18pt;height:21pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCj7XBiIAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mittuiptPUUYQ0&#10;YGLwA66Ok1g4tjm7Tcuv5+x0pQOeEHmw7nLnz3ffd7e8PfSa7SV6ZU3F88mUM2mErZVpK/71y+bN&#10;NWc+gKlBWyMrfpSe365ev1oOrpSF7ayuJTICMb4cXMW7EFyZZV50sgc/sU4aCjYWewjkYpvVCAOh&#10;9zorptNFNlisHVohvae/92OQrxJ+00gRPjWNl4HpilNtIZ2Yzm08s9USyhbBdUqcyoB/qKIHZejR&#10;M9Q9BGA7VH9A9Uqg9bYJE2H7zDaNEjL1QN3k09+6eerAydQLkePdmSb//2DFx/0jMlVXfMGZgZ4k&#10;+kykgWm1ZPk88jM4X1Lak3vE2KF3D1Z888zYdUdp8g7RDp2EmqrKY3724kJ0PF1l2+GDrQkedsEm&#10;qg4N9hGQSGCHpMjxrIg8BCboZ1FcL6akm6BQsVhckR1fgPL5skMf3knbs2hUHKn2BA77Bx/G1OeU&#10;VLzVqt4orZOD7Xatke2BhmOTvhO6v0zThg0Vv5kX84T8IuYvIabp+xtErwJNuVZ9xa/PSVBG1t6a&#10;msqEMoDSo03daXOiMTI3KrC19ZFYRDuOMK0cGZ3FH5wNNL4V9993gJIz/d6QEjf5bBbnPTmz+VVB&#10;Dl5GtpcRMIKgKh44G811GHdk51C1Hb2Up96NvSP1GpWYjcqOVZ2KpRFN2pzWKe7ApZ+yfi396icA&#10;AAD//wMAUEsDBBQABgAIAAAAIQDi1uyx2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NTsMw&#10;EITvSLyDtUjcqE2BtknjVAhUJI5teuG2iU2SEq+j2GkDT8/2BMf50cyXbSbXiZMdQutJw/1MgbBU&#10;edNSreFQbO9WIEJEMth5shq+bYBNfn2VYWr8mXb2tI+14BEKKWpoYuxTKUPVWIdh5ntLnH36wWFk&#10;OdTSDHjmcdfJuVIL6bAlfmiwty+Nrb72o9NQtvMD/uyKN+WS7UN8n4rj+PGq9e3N9LwGEe0U/8pw&#10;wWd0yJmp9COZIDoNScJFtldLEBw/PrEuNSzUEmSeyf/4+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAo+1wYiACAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA4tbssdsAAAAGAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
@@ -12860,51 +12950,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6ADAC09A" id="Rectangle 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:6.45pt;margin-top:7.25pt;width:18pt;height:21pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4vaZxIAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mittuiptPUUYQ0&#10;YGLwA66Ok1g4tjm7Tcuv5+x0pQOeEHmw7nLnz3ffd7e8PfSa7SV6ZU3F88mUM2mErZVpK/71y+bN&#10;NWc+gKlBWyMrfpSe365ev1oOrpSF7ayuJTICMb4cXMW7EFyZZV50sgc/sU4aCjYWewjkYpvVCAOh&#10;9zorptNFNlisHVohvae/92OQrxJ+00gRPjWNl4HpilNtIZ2Yzm08s9USyhbBdUqcyoB/qKIHZejR&#10;M9Q9BGA7VH9A9Uqg9bYJE2H7zDaNEjL1QN3k09+6eerAydQLkePdmSb//2DFx/0jMlVXfM6ZgZ4k&#10;+kykgWm1ZPki8jM4X1Lak3vE2KF3D1Z888zYdUdp8g7RDp2EmqrKY3724kJ0PF1l2+GDrQkedsEm&#10;qg4N9hGQSGCHpMjxrIg8BCboZ1FcL6akm6BQsVhckR1fgPL5skMf3knbs2hUHKn2BA77Bx/G1OeU&#10;VLzVqt4orZOD7Xatke2BhmOTvhO6v0zThg0Vv5kX84T8IuYvIabp+xtErwJNuVZ9xa/PSVBG1t6a&#10;msqEMoDSo03daXOiMTI3KrC19ZFYRDuOMK0cGZ3FH5wNNL4V9993gJIz/d6QEjf5bBbnPTmz+VVB&#10;Dl5GtpcRMIKgKh44G811GHdk51C1Hb2Up96NvSP1GpWYjcqOVZ2KpRFN2pzWKe7ApZ+yfi396icA&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPROse2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BT4NA&#10;EIXvJv6HzZh4s4tYmhZZGqOpiceWXrwNMALKzhJ2adFf73iqp8mX9/Lmy7az7dWJRt85NnC/iEAR&#10;V67uuDFwLHZ3a1A+INfYOyYD3+Rhm19fZZjW7sx7Oh1Co2SEfYoG2hCGVGtftWTRL9xALNmHGy0G&#10;wbHR9YhnGbe9jqNopS12LB9aHOi5perrMFkDZRcf8WdfvEZ2s3sIb3PxOb2/GHN7Mz89ggo0h0sZ&#10;/vRFHXJxKt3EtVe9cLyRptxlAkry5Vq4NJCsEtB5pv/7578AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAuL2mcSACAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAj0TrHtsAAAAHAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="5FBB1016" id="Rectangle 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:6.45pt;margin-top:7.25pt;width:18pt;height:21pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4vaZxIAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2mittuiptPUUYQ0&#10;YGLwA66Ok1g4tjm7Tcuv5+x0pQOeEHmw7nLnz3ffd7e8PfSa7SV6ZU3F88mUM2mErZVpK/71y+bN&#10;NWc+gKlBWyMrfpSe365ev1oOrpSF7ayuJTICMb4cXMW7EFyZZV50sgc/sU4aCjYWewjkYpvVCAOh&#10;9zorptNFNlisHVohvae/92OQrxJ+00gRPjWNl4HpilNtIZ2Yzm08s9USyhbBdUqcyoB/qKIHZejR&#10;M9Q9BGA7VH9A9Uqg9bYJE2H7zDaNEjL1QN3k09+6eerAydQLkePdmSb//2DFx/0jMlVXfM6ZgZ4k&#10;+kykgWm1ZPki8jM4X1Lak3vE2KF3D1Z888zYdUdp8g7RDp2EmqrKY3724kJ0PF1l2+GDrQkedsEm&#10;qg4N9hGQSGCHpMjxrIg8BCboZ1FcL6akm6BQsVhckR1fgPL5skMf3knbs2hUHKn2BA77Bx/G1OeU&#10;VLzVqt4orZOD7Xatke2BhmOTvhO6v0zThg0Vv5kX84T8IuYvIabp+xtErwJNuVZ9xa/PSVBG1t6a&#10;msqEMoDSo03daXOiMTI3KrC19ZFYRDuOMK0cGZ3FH5wNNL4V9993gJIz/d6QEjf5bBbnPTmz+VVB&#10;Dl5GtpcRMIKgKh44G811GHdk51C1Hb2Up96NvSP1GpWYjcqOVZ2KpRFN2pzWKe7ApZ+yfi396icA&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPROse2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BT4NA&#10;EIXvJv6HzZh4s4tYmhZZGqOpiceWXrwNMALKzhJ2adFf73iqp8mX9/Lmy7az7dWJRt85NnC/iEAR&#10;V67uuDFwLHZ3a1A+INfYOyYD3+Rhm19fZZjW7sx7Oh1Co2SEfYoG2hCGVGtftWTRL9xALNmHGy0G&#10;wbHR9YhnGbe9jqNopS12LB9aHOi5perrMFkDZRcf8WdfvEZ2s3sIb3PxOb2/GHN7Mz89ggo0h0sZ&#10;/vRFHXJxKt3EtVe9cLyRptxlAkry5Vq4NJCsEtB5pv/7578AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAuL2mcSACAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAj0TrHtsAAAAHAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
@@ -13069,51 +13159,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="3E35C884" id="Rectangle 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:6.45pt;margin-top:5.45pt;width:18pt;height:21pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxjRR/HgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zU20ZNV6suRUgL&#10;rFj4ANdxEgvfGLtNy9czdrqlCzwh8mDNZMbHM+fMrG6PWpGDAC+tqWkxySkRhttGmq6mX79s3ywp&#10;8YGZhilrRE1PwtPb9etXq8FVorS9VY0AgiDGV4OraR+Cq7LM815o5ifWCYPB1oJmAV3osgbYgOha&#10;ZWWez7PBQuPAcuE9/r0fg3Sd8NtW8PCpbb0IRNUUawvphHTu4pmtV6zqgLle8nMZ7B+q0EwafPQC&#10;dc8CI3uQf0BpycF624YJtzqzbSu5SD1gN0X+WzdPPXMi9YLkeHehyf8/WP7x8AhENjWdUmKYRok+&#10;I2nMdEqQYhH5GZyvMO3JPULs0LsHy795YuymxzRxB2CHXrAGqypifvbiQnQ8XiW74YNtEJ7tg01U&#10;HVvQERBJIMekyOmiiDgGwvFnWS7nOerGMVTO5wu04wuser7swId3wmoSjZoC1p7A2eHBhzH1OSUV&#10;b5VstlKp5EC32yggB4bDsU3fGd1fpylDhprezMpZQn4R89cQefr+BqFlwClXUtd0eUliVWTtrWmw&#10;TFYFJtVoY3fKnGmMzI0K7GxzQhbBjiOMK4dGb+EHJQOOb0399z0DQYl6b1CJm2I6jfOenOlsUaID&#10;15HddYQZjlA1DZSM5iaMO7J3ILseXypS78beoXqtTMxGZceqzsXiiCZtzusUd+DaT1m/ln79EwAA&#10;//8DAFBLAwQUAAYACAAAACEAgRVAytoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzU7DMBCE&#10;70i8g7VI3KhD+FGbxqkQqEgc2/TCbRNvk0C8jmKnDTw9ywlOo9kZzX75Zna9OtEYOs8GbhcJKOLa&#10;244bA4dye7MEFSKyxd4zGfiiAJvi8iLHzPoz7+i0j42SEQ4ZGmhjHDKtQ92Sw7DwA7FkRz86jGLH&#10;RtsRzzLuep0myaN22LF8aHGg55bqz/3kDFRdesDvXfmauNX2Lr7N5cf0/mLM9dX8tAYVaY5/ZfjF&#10;F3QohKnyE9ugevHpSpqiiajk90vRysCD3HWR6//8xQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAsY0Ufx4CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAgRVAytoAAAAHAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="367669BF" id="Rectangle 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:6.45pt;margin-top:5.45pt;width:18pt;height:21pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxjRR/HgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zU20ZNV6suRUgL&#10;rFj4ANdxEgvfGLtNy9czdrqlCzwh8mDNZMbHM+fMrG6PWpGDAC+tqWkxySkRhttGmq6mX79s3ywp&#10;8YGZhilrRE1PwtPb9etXq8FVorS9VY0AgiDGV4OraR+Cq7LM815o5ifWCYPB1oJmAV3osgbYgOha&#10;ZWWez7PBQuPAcuE9/r0fg3Sd8NtW8PCpbb0IRNUUawvphHTu4pmtV6zqgLle8nMZ7B+q0EwafPQC&#10;dc8CI3uQf0BpycF624YJtzqzbSu5SD1gN0X+WzdPPXMi9YLkeHehyf8/WP7x8AhENjWdUmKYRok+&#10;I2nMdEqQYhH5GZyvMO3JPULs0LsHy795YuymxzRxB2CHXrAGqypifvbiQnQ8XiW74YNtEJ7tg01U&#10;HVvQERBJIMekyOmiiDgGwvFnWS7nOerGMVTO5wu04wuser7swId3wmoSjZoC1p7A2eHBhzH1OSUV&#10;b5VstlKp5EC32yggB4bDsU3fGd1fpylDhprezMpZQn4R89cQefr+BqFlwClXUtd0eUliVWTtrWmw&#10;TFYFJtVoY3fKnGmMzI0K7GxzQhbBjiOMK4dGb+EHJQOOb0399z0DQYl6b1CJm2I6jfOenOlsUaID&#10;15HddYQZjlA1DZSM5iaMO7J3ILseXypS78beoXqtTMxGZceqzsXiiCZtzusUd+DaT1m/ln79EwAA&#10;//8DAFBLAwQUAAYACAAAACEAgRVAytoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzU7DMBCE&#10;70i8g7VI3KhD+FGbxqkQqEgc2/TCbRNvk0C8jmKnDTw9ywlOo9kZzX75Zna9OtEYOs8GbhcJKOLa&#10;244bA4dye7MEFSKyxd4zGfiiAJvi8iLHzPoz7+i0j42SEQ4ZGmhjHDKtQ92Sw7DwA7FkRz86jGLH&#10;RtsRzzLuep0myaN22LF8aHGg55bqz/3kDFRdesDvXfmauNX2Lr7N5cf0/mLM9dX8tAYVaY5/ZfjF&#10;F3QohKnyE9ugevHpSpqiiajk90vRysCD3HWR6//8xQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAsY0Ufx4CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAgRVAytoAAAAHAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
@@ -13404,51 +13494,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="287BAC8D" id="Rectangle 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:10.95pt;margin-top:2.7pt;width:18pt;height:21pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeNN7cIAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xou92o6WrVpQhp&#10;gRULH+A6TmLhG2O3afn6HTvd0gWeEHmwZjLj45lzZpY3B63IXoCX1tS0mOSUCMNtI01X029fN28W&#10;lPjATMOUNaKmR+Hpzer1q+XgKlHa3qpGAEEQ46vB1bQPwVVZ5nkvNPMT64TBYGtBs4AudFkDbEB0&#10;rbIyz+fZYKFxYLnwHv/ejUG6SvhtK3j43LZeBKJqirWFdEI6t/HMVktWdcBcL/mpDPYPVWgmDT56&#10;hrpjgZEdyD+gtORgvW3DhFud2baVXKQesJsi/62bx545kXpBcrw70+T/Hyz/tH8AIpuavqXEMI0S&#10;fUHSmOmUIMUi8jM4X2Hao3uA2KF395Z/98TYdY9p4hbADr1gDVZVxPzsxYXoeLxKtsNH2yA82wWb&#10;qDq0oCMgkkAOSZHjWRFxCITjz7JczHPUjWOonM+v0I4vsOr5sgMf3gurSTRqClh7Amf7ex/G1OeU&#10;VLxVstlIpZID3XatgOwZDscmfSd0f5mmDBlqej0rZwn5RcxfQuTp+xuElgGnXEld08U5iVWRtXem&#10;wTJZFZhUo43dKXOiMTI3KrC1zRFZBDuOMK4cGr2Fn5QMOL419T92DAQl6oNBJa6L6TTOe3Kms6sS&#10;HbiMbC8jzHCEqmmgZDTXYdyRnQPZ9fhSkXo39hbVa2ViNio7VnUqFkc0aXNap7gDl37K+rX0qycA&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgIs9d2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BT4NA&#10;EIXvJv6HzZh4s0uRWosMjdHUxGNLL94WGAFlZwm7tOivdzzp8eW9fO/LtrPt1YlG3zlGWC4iUMSV&#10;qztuEI7F7uYelA+Ga9M7JoQv8rDNLy8yk9buzHs6HUKjBMI+NQhtCEOqta9assYv3EAs3bsbrQkS&#10;x0bXozkL3PY6jqI7bU3H8tCagZ5aqj4Pk0Uou/hovvfFS2Q3u9vwOhcf09sz4vXV/PgAKtAc/sbw&#10;qy/qkItT6SauveoR4uVGlgirBJTUq7XEEiFZJ6DzTP/Xz38AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAXjTe3CACAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA4CLPXdsAAAAGAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="32B7BABF" id="Rectangle 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:10.95pt;margin-top:2.7pt;width:18pt;height:21pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeNN7cIAIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xou92o6WrVpQhp&#10;gRULH+A6TmLhG2O3afn6HTvd0gWeEHmwZjLj45lzZpY3B63IXoCX1tS0mOSUCMNtI01X029fN28W&#10;lPjATMOUNaKmR+Hpzer1q+XgKlHa3qpGAEEQ46vB1bQPwVVZ5nkvNPMT64TBYGtBs4AudFkDbEB0&#10;rbIyz+fZYKFxYLnwHv/ejUG6SvhtK3j43LZeBKJqirWFdEI6t/HMVktWdcBcL/mpDPYPVWgmDT56&#10;hrpjgZEdyD+gtORgvW3DhFud2baVXKQesJsi/62bx545kXpBcrw70+T/Hyz/tH8AIpuavqXEMI0S&#10;fUHSmOmUIMUi8jM4X2Hao3uA2KF395Z/98TYdY9p4hbADr1gDVZVxPzsxYXoeLxKtsNH2yA82wWb&#10;qDq0oCMgkkAOSZHjWRFxCITjz7JczHPUjWOonM+v0I4vsOr5sgMf3gurSTRqClh7Amf7ex/G1OeU&#10;VLxVstlIpZID3XatgOwZDscmfSd0f5mmDBlqej0rZwn5RcxfQuTp+xuElgGnXEld08U5iVWRtXem&#10;wTJZFZhUo43dKXOiMTI3KrC1zRFZBDuOMK4cGr2Fn5QMOL419T92DAQl6oNBJa6L6TTOe3Kms6sS&#10;HbiMbC8jzHCEqmmgZDTXYdyRnQPZ9fhSkXo39hbVa2ViNio7VnUqFkc0aXNap7gDl37K+rX0qycA&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgIs9d2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BT4NA&#10;EIXvJv6HzZh4s0uRWosMjdHUxGNLL94WGAFlZwm7tOivdzzp8eW9fO/LtrPt1YlG3zlGWC4iUMSV&#10;qztuEI7F7uYelA+Ga9M7JoQv8rDNLy8yk9buzHs6HUKjBMI+NQhtCEOqta9assYv3EAs3bsbrQkS&#10;x0bXozkL3PY6jqI7bU3H8tCagZ5aqj4Pk0Uou/hovvfFS2Q3u9vwOhcf09sz4vXV/PgAKtAc/sbw&#10;qy/qkItT6SauveoR4uVGlgirBJTUq7XEEiFZJ6DzTP/Xz38AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAXjTe3CACAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA4CLPXdsAAAAGAQAADwAAAAAAAAAAAAAAAAB6BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
@@ -14185,51 +14275,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="65B83FE9" id="Rectangle 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:10.95pt;margin-top:4.15pt;width:18pt;height:21pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1kMCGJgIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xou23UdLXqUoS0&#10;wIqFD3AdJ7HwjbHbdPn6HTvd0gWeEHmwZjLj4zNnZlbXR63IQYCX1tS0mOSUCMNtI01X029ft28W&#10;lPjATMOUNaKmj8LT6/XrV6vBVaK0vVWNAIIgxleDq2kfgquyzPNeaOYn1gmDwdaCZgFd6LIG2IDo&#10;WmVlns+zwULjwHLhPf69HYN0nfDbVvDwuW29CETVFLmFdEI6d/HM1itWdcBcL/mJBvsHFppJg4+e&#10;oW5ZYGQP8g8oLTlYb9sw4VZntm0lF6kGrKbIf6vmoWdOpFpQHO/OMvn/B8s/He6ByKamZb4s3s7L&#10;fIoyGaaxV19QPWY6JUixjEINzleY/+DuIZbq3Z3l3z0xdtNjmrgBsEMvWIP0ipifvbgQHY9XyW74&#10;aBuEZ/tgk2bHFnQERDXIMbXm8dwacQyE48+yXMxzZMYxVM7nV2jHF1j1fNmBD++F1SQaNQXknsDZ&#10;4c6HMfU5JZG3SjZbqVRyoNttFJADwynZpu+E7i/TlCFDTZezcpaQX8T8JUSevr9BaBlw3JXUNV2c&#10;k1gVVXtnGqTJqsCkGm2sTpmTjFG5sQM72zyiimDHWcbdQ6O38JOSAee4pv7HnoGgRH0w2IllMY0d&#10;DcmZzq5KdOAysruMMMMRqqaBktHchHFZ9g5k1+NLRard2BvsXiuTsrGzI6sTWZzV1JvTXsVluPRT&#10;1q/tXz8BAAD//wMAUEsDBBQABgAIAAAAIQAx3Ka32wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcqN1EQJvGqRCoSBzb9MLNibdJIF5HsdMGvp7lBKfRaEYzL9/OrhdnHEPn&#10;ScNyoUAg1d521Gg4lru7FYgQDVnTe0INXxhgW1xf5Saz/kJ7PB9iI3iEQmY0tDEOmZShbtGZsPAD&#10;EmcnPzoT2Y6NtKO58LjrZaLUg3SmI35ozYDPLdafh8lpqLrkaL735aty610a3+byY3p/0fr2Zn7a&#10;gIg4x78y/OIzOhTMVPmJbBC9hmS55qaGVQqC4/tHthWrSkEWufyPX/wAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAtZDAhiYCAABFBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAMdymt9sAAAAGAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
+              <v:rect w14:anchorId="20723631" id="Rectangle 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:10.95pt;margin-top:4.15pt;width:18pt;height:21pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1kMCGJgIAAEUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xou23UdLXqUoS0&#10;wIqFD3AdJ7HwjbHbdPn6HTvd0gWeEHmwZjLj4zNnZlbXR63IQYCX1tS0mOSUCMNtI01X029ft28W&#10;lPjATMOUNaKmj8LT6/XrV6vBVaK0vVWNAIIgxleDq2kfgquyzPNeaOYn1gmDwdaCZgFd6LIG2IDo&#10;WmVlns+zwULjwHLhPf69HYN0nfDbVvDwuW29CETVFLmFdEI6d/HM1itWdcBcL/mJBvsHFppJg4+e&#10;oW5ZYGQP8g8oLTlYb9sw4VZntm0lF6kGrKbIf6vmoWdOpFpQHO/OMvn/B8s/He6ByKamZb4s3s7L&#10;fIoyGaaxV19QPWY6JUixjEINzleY/+DuIZbq3Z3l3z0xdtNjmrgBsEMvWIP0ipifvbgQHY9XyW74&#10;aBuEZ/tgk2bHFnQERDXIMbXm8dwacQyE48+yXMxzZMYxVM7nV2jHF1j1fNmBD++F1SQaNQXknsDZ&#10;4c6HMfU5JZG3SjZbqVRyoNttFJADwynZpu+E7i/TlCFDTZezcpaQX8T8JUSevr9BaBlw3JXUNV2c&#10;k1gVVXtnGqTJqsCkGm2sTpmTjFG5sQM72zyiimDHWcbdQ6O38JOSAee4pv7HnoGgRH0w2IllMY0d&#10;DcmZzq5KdOAysruMMMMRqqaBktHchHFZ9g5k1+NLRard2BvsXiuTsrGzI6sTWZzV1JvTXsVluPRT&#10;1q/tXz8BAAD//wMAUEsDBBQABgAIAAAAIQAx3Ka32wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUjcqN1EQJvGqRCoSBzb9MLNibdJIF5HsdMGvp7lBKfRaEYzL9/OrhdnHEPn&#10;ScNyoUAg1d521Gg4lru7FYgQDVnTe0INXxhgW1xf5Saz/kJ7PB9iI3iEQmY0tDEOmZShbtGZsPAD&#10;EmcnPzoT2Y6NtKO58LjrZaLUg3SmI35ozYDPLdafh8lpqLrkaL735aty610a3+byY3p/0fr2Zn7a&#10;gIg4x78y/OIzOhTMVPmJbBC9hmS55qaGVQqC4/tHthWrSkEWufyPX/wAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAtZDAhiYCAABFBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAMdymt9sAAAAGAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
@@ -14337,51 +14427,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7C9102C1" id="Rectangle 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:10.95pt;margin-top:2.6pt;width:18pt;height:21pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDw9Iz4HgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aMJE2NOEWRLsOA&#10;bi3W7QMUWbaFyaJGKXGyrx+lpGm67TTMB4E0qSfyPXJxs+8N2yn0GmzFx6OcM2Ul1Nq2Ff/2df1u&#10;zpkPwtbCgFUVPyjPb5Zv3ywGV6oCOjC1QkYg1peDq3gXgiuzzMtO9cKPwClLwQawF4FcbLMaxUDo&#10;vcmKPJ9lA2DtEKTynv7eHYN8mfCbRsnw0DReBWYqTrWFdGI6N/HMlgtRtihcp+WpDPEPVfRCW3r0&#10;DHUngmBb1H9A9VoieGjCSEKfQdNoqVIP1M04/62bp044lXohcrw70+T/H6z8vHtEpmvSjjMrepLo&#10;C5EmbGsUKxI/g/MlpT25R4wdencP8rtnFlYdpalbRBg6JWqqahz5zF5diI6nq2wzfIKa4MU2QKJq&#10;32AfAYkEtk+KHM6KqH1gkn4WxXyWk26SQsVsdkV2fEGUz5cd+vBBQc+iUXGk2hO42N37cEx9TknF&#10;g9H1WhuTHGw3K4NsJ2g41uk7ofvLNGPZUPHraTFNyK9i/hIiT9/fIHodaMqN7is+PyeJMrL23tZp&#10;BoPQ5mhTd8aeaIzMxVn25QbqA7GIcBxhWjkyOsCfnA00vhX3P7YCFWfmoyUlrseTSZz35EymVyQl&#10;w8vI5jIirCSoigfOjuYqHHdk61C3Hb00Tr1buCX1Gp2YfanqVCyNaNLmtE5xBy79lPWy9MtfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAgFPEDNsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE&#10;70j8g7VI3KhTQylN41QIVCSObXrhtom3SSC2o9hpA1/PcirH0YzevGwz2U6caAitdxrmswQEucqb&#10;1tUaDsX27glEiOgMdt6Rhm8KsMmvrzJMjT+7HZ32sRYMcSFFDU2MfSplqBqyGGa+J8fd0Q8WI8eh&#10;lmbAM8NtJ1WSPEqLreOHBnt6aaj62o9WQ9mqA/7sirfErrb38X0qPsePV61vb6bnNYhIU7yM4U+f&#10;1SFnp9KPzgTRaVDzFS81LBQIrhdLjqWGh6UCmWfyv37+CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAPD0jPgeAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIBTxAzbAAAABgEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
+              <v:rect w14:anchorId="1D6D1399" id="Rectangle 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:10.95pt;margin-top:2.6pt;width:18pt;height:21pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDw9Iz4HgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aMJE2NOEWRLsOA&#10;bi3W7QMUWbaFyaJGKXGyrx+lpGm67TTMB4E0qSfyPXJxs+8N2yn0GmzFx6OcM2Ul1Nq2Ff/2df1u&#10;zpkPwtbCgFUVPyjPb5Zv3ywGV6oCOjC1QkYg1peDq3gXgiuzzMtO9cKPwClLwQawF4FcbLMaxUDo&#10;vcmKPJ9lA2DtEKTynv7eHYN8mfCbRsnw0DReBWYqTrWFdGI6N/HMlgtRtihcp+WpDPEPVfRCW3r0&#10;DHUngmBb1H9A9VoieGjCSEKfQdNoqVIP1M04/62bp044lXohcrw70+T/H6z8vHtEpmvSjjMrepLo&#10;C5EmbGsUKxI/g/MlpT25R4wdencP8rtnFlYdpalbRBg6JWqqahz5zF5diI6nq2wzfIKa4MU2QKJq&#10;32AfAYkEtk+KHM6KqH1gkn4WxXyWk26SQsVsdkV2fEGUz5cd+vBBQc+iUXGk2hO42N37cEx9TknF&#10;g9H1WhuTHGw3K4NsJ2g41uk7ofvLNGPZUPHraTFNyK9i/hIiT9/fIHodaMqN7is+PyeJMrL23tZp&#10;BoPQ5mhTd8aeaIzMxVn25QbqA7GIcBxhWjkyOsCfnA00vhX3P7YCFWfmoyUlrseTSZz35EymVyQl&#10;w8vI5jIirCSoigfOjuYqHHdk61C3Hb00Tr1buCX1Gp2YfanqVCyNaNLmtE5xBy79lPWy9MtfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAgFPEDNsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE&#10;70j8g7VI3KhTQylN41QIVCSObXrhtom3SSC2o9hpA1/PcirH0YzevGwz2U6caAitdxrmswQEucqb&#10;1tUaDsX27glEiOgMdt6Rhm8KsMmvrzJMjT+7HZ32sRYMcSFFDU2MfSplqBqyGGa+J8fd0Q8WI8eh&#10;lmbAM8NtJ1WSPEqLreOHBnt6aaj62o9WQ9mqA/7sirfErrb38X0qPsePV61vb6bnNYhIU7yM4U+f&#10;1SFnp9KPzgTRaVDzFS81LBQIrhdLjqWGh6UCmWfyv37+CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAPD0jPgeAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIBTxAzbAAAABgEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="002B1802">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0048786F" w:rsidRPr="002B1802" w:rsidRDefault="0048786F" w:rsidP="0048786F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
@@ -35149,79 +35239,80 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C17673"/>
     <w:rsid w:val="00014277"/>
     <w:rsid w:val="00030F0D"/>
     <w:rsid w:val="0006225B"/>
     <w:rsid w:val="00071B5B"/>
     <w:rsid w:val="000A7447"/>
     <w:rsid w:val="000B4B46"/>
     <w:rsid w:val="000C6C19"/>
     <w:rsid w:val="000E2F70"/>
     <w:rsid w:val="00113331"/>
     <w:rsid w:val="00122415"/>
     <w:rsid w:val="0013487B"/>
     <w:rsid w:val="001361FF"/>
     <w:rsid w:val="00152CDB"/>
     <w:rsid w:val="001A5F8F"/>
     <w:rsid w:val="001A70E6"/>
     <w:rsid w:val="001D63D9"/>
     <w:rsid w:val="001E26C0"/>
+    <w:rsid w:val="0022475A"/>
     <w:rsid w:val="00266E79"/>
     <w:rsid w:val="00282E0A"/>
     <w:rsid w:val="002B1802"/>
     <w:rsid w:val="002D7D5D"/>
     <w:rsid w:val="002F209F"/>
     <w:rsid w:val="003118F2"/>
     <w:rsid w:val="00315AFF"/>
     <w:rsid w:val="00316532"/>
     <w:rsid w:val="00337B14"/>
     <w:rsid w:val="00344179"/>
     <w:rsid w:val="00350557"/>
     <w:rsid w:val="00354093"/>
     <w:rsid w:val="00374831"/>
     <w:rsid w:val="0039616E"/>
     <w:rsid w:val="003A6BEF"/>
     <w:rsid w:val="003C4DDB"/>
     <w:rsid w:val="003D0CEB"/>
     <w:rsid w:val="003F3C77"/>
     <w:rsid w:val="00417138"/>
     <w:rsid w:val="004324BA"/>
     <w:rsid w:val="0048786F"/>
     <w:rsid w:val="004B2D31"/>
     <w:rsid w:val="004B7B4F"/>
     <w:rsid w:val="004D69FD"/>
     <w:rsid w:val="004E3805"/>
@@ -35230,97 +35321,100 @@
     <w:rsid w:val="00555B99"/>
     <w:rsid w:val="00576FE1"/>
     <w:rsid w:val="005A5890"/>
     <w:rsid w:val="005D7889"/>
     <w:rsid w:val="005F0A03"/>
     <w:rsid w:val="005F3F14"/>
     <w:rsid w:val="00600FB8"/>
     <w:rsid w:val="0060199D"/>
     <w:rsid w:val="006405DD"/>
     <w:rsid w:val="0066077B"/>
     <w:rsid w:val="006654F2"/>
     <w:rsid w:val="006907FD"/>
     <w:rsid w:val="00695309"/>
     <w:rsid w:val="006A0213"/>
     <w:rsid w:val="006C4AD1"/>
     <w:rsid w:val="006D29FB"/>
     <w:rsid w:val="006D36B6"/>
     <w:rsid w:val="006F208A"/>
     <w:rsid w:val="00713C4B"/>
     <w:rsid w:val="007418CD"/>
     <w:rsid w:val="0077554D"/>
     <w:rsid w:val="0079381B"/>
     <w:rsid w:val="0079572C"/>
     <w:rsid w:val="007A4EA0"/>
     <w:rsid w:val="007B42C8"/>
+    <w:rsid w:val="007C502B"/>
     <w:rsid w:val="007C76AC"/>
     <w:rsid w:val="007C773F"/>
     <w:rsid w:val="008513C9"/>
     <w:rsid w:val="008A3233"/>
     <w:rsid w:val="008C71D5"/>
     <w:rsid w:val="008E2DCB"/>
     <w:rsid w:val="00915721"/>
     <w:rsid w:val="00941BCE"/>
     <w:rsid w:val="009603E1"/>
     <w:rsid w:val="009855EE"/>
     <w:rsid w:val="009941BB"/>
     <w:rsid w:val="00995AF1"/>
     <w:rsid w:val="0099685B"/>
     <w:rsid w:val="009B1D6C"/>
     <w:rsid w:val="009D420D"/>
     <w:rsid w:val="00A35594"/>
     <w:rsid w:val="00A53ACD"/>
     <w:rsid w:val="00AB4197"/>
     <w:rsid w:val="00AD384D"/>
     <w:rsid w:val="00AE413B"/>
     <w:rsid w:val="00AF7E7D"/>
     <w:rsid w:val="00B35633"/>
     <w:rsid w:val="00B361DF"/>
     <w:rsid w:val="00B41594"/>
     <w:rsid w:val="00BA627D"/>
     <w:rsid w:val="00BF4B84"/>
     <w:rsid w:val="00C13B13"/>
     <w:rsid w:val="00C17673"/>
     <w:rsid w:val="00C42BD0"/>
     <w:rsid w:val="00C74148"/>
     <w:rsid w:val="00C935C0"/>
     <w:rsid w:val="00CF2E33"/>
     <w:rsid w:val="00D061C9"/>
     <w:rsid w:val="00D1076E"/>
+    <w:rsid w:val="00D272AE"/>
     <w:rsid w:val="00D50FE8"/>
     <w:rsid w:val="00D671AF"/>
     <w:rsid w:val="00DA39D9"/>
     <w:rsid w:val="00DA4677"/>
     <w:rsid w:val="00DC619F"/>
     <w:rsid w:val="00DD24DE"/>
     <w:rsid w:val="00DD4386"/>
     <w:rsid w:val="00DE0A86"/>
     <w:rsid w:val="00DF593B"/>
     <w:rsid w:val="00E018E8"/>
     <w:rsid w:val="00E27AE6"/>
     <w:rsid w:val="00E778E5"/>
     <w:rsid w:val="00E86CF4"/>
+    <w:rsid w:val="00EE3386"/>
     <w:rsid w:val="00EF3D94"/>
     <w:rsid w:val="00EF6CAD"/>
     <w:rsid w:val="00F04258"/>
     <w:rsid w:val="00F1227C"/>
     <w:rsid w:val="00F43D92"/>
     <w:rsid w:val="00F65DE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -36124,70 +36218,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>9782</Words>
-  <Characters>55760</Characters>
+  <Words>9818</Words>
+  <Characters>55964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>464</Lines>
-  <Paragraphs>130</Paragraphs>
+  <Lines>466</Lines>
+  <Paragraphs>131</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SPecialiST RePack</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>65412</CharactersWithSpaces>
+  <CharactersWithSpaces>65651</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Andrew</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>